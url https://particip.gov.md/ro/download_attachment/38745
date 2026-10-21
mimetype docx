--- v0 (2026-07-18)
+++ v1 (2026-10-21)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="003A76C8" w:rsidRPr="00796215" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00796215" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4606290</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-101600</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="820420" cy="1285875"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="3" name="Рисунок 9" descr="Simbolurile raionului | Consiliul Raional Telenești"/>
+            <wp:docPr id="5" name="Рисунок 9" descr="Simbolurile raionului | Consiliul Raional Telenești"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9" descr="Simbolurile raionului | Consiliul Raional Telenești"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="820420" cy="1285875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
@@ -95,3467 +95,6086 @@
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00796215">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>262890</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-177165</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1066800" cy="1447800"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="4" name="Рисунок 0" descr="IMG_20240116_090430.jpg"/>
+            <wp:docPr id="6" name="Рисунок 0" descr="IMG_20240116_090430.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IMG_20240116_090430.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1066800" cy="1447800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00796215">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>REPUBLICA  MOLDOVA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRPr="00796215" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00796215" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="00796215">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">   RAIONUL  TELENEȘTI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRPr="00796215" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00796215" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">Consiliul sătesc </w:t>
       </w:r>
       <w:r w:rsidRPr="00796215">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> Crăsnășeni</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRPr="00A2219F" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00A2219F" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2219F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Md  5818</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2219F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>s.Crăsnășeni</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRPr="00A2219F" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00A2219F" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2219F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tel</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A2219F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A2219F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0258)61239</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2219F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cod fiscal 1007601001950</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRPr="00592069" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00592069" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A2219F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00C40167">
           <w:rPr>
-            <w:rStyle w:val="a4"/>
+            <w:rStyle w:val="a3"/>
             <w:b/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>primaria.crasnaseni@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRPr="00A2219F" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00A2219F" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="a4"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                           </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00C40167">
           <w:rPr>
-            <w:rStyle w:val="a4"/>
+            <w:rStyle w:val="a3"/>
             <w:b/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>primaria.crasnaseni@apl.gov.md</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRPr="008C240F" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Proiect de decizie </w:t>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Decizie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>    din</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…….07.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRPr="00091C5B" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...88 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRPr="006827DA" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006827DA">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">,, Cu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006827DA">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>privire</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006827DA">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006827DA">
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amalgamarea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluntară</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unităţilor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>administrativ-teritoriale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>orașul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Telenești</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>comuna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Bănești</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Inești</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Budăi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Ciulucani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Hirișeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Cîșla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Crăsnășeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>În</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>temeiul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> art.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>alin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Legii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">436/2006 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>privire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>administrația</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>publică</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>locală</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>atr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 lit. c) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> art.9 al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Legii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr. 225/2023 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>privire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amalgamarea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluntară</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unităților</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> administrative-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>teritoriale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conformitate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hotărârea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guvernului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr. 925/2023, cu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>privire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aprobarea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Metodologiei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006827DA">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amalgamare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006827DA">
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>voluntară</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unităților</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> administrative-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>teritoriale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>modificările</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vigoare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>având</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vedere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>activitatea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>grupului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lucru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>comun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unitătilor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>administrat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iv-teritoriale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orasul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Telenești</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>comuna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bănești</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Inești</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ăi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ciulucani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hirișeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cîșla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Crăsnăș</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>studiul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>undamentare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elaborat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cadrul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>edintelor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>desfășurate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>procesul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amalgamare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluntară</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iniţi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>prin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>decizia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Consiliului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orăș</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>enesc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Teleneşti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr. 2/23 din 03 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aprilie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>acc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eptat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Consiliile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> locale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Băneș</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>decizia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n.3/1 din 15.05.2026, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Inești</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>deci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr.3/1 din 07 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Budă</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>decizia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr.03/1 din 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ciulucani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>deciz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr.6/1 din 14.05.2026;  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hiriș</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>deci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr.3/3 din 12.05.2026; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cîșla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>decizia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr.3/1 din 18.05.2026; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Crăsnășeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>decizia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr.3/2 din 16.05.2026, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ţinând</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cont de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>faptul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>că</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>teritoriul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unității</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>administrativ-teritoriale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amalgamate </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>este</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>continuu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>populaţia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cumulată</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unităţilor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>administrativ-teritoriale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>participante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>constituie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 613 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>locuitori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fiind</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>întrunite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>condiţiile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bază</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>criteriile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>prevăzute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>legislația</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vigoare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>având</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>avizul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>comisiei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>specialitate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Consiliul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Crăsnășeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006827DA">
-[...7 lines deleted...]
-        <w:t>,,</w:t>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DECIDE :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRPr="006827DA" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006827DA">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">      </w:t>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRPr="008710B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>aprobă</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF5F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>amalgamarea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>voluntară</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>unităților</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>administrativ-teritoriale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>orașul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Telenești</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>comuna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Bănești</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Inești</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Budăi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Ciulucani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Hirișeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Cîșla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>satul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Crăsnășeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>constituirea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>unei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>unități</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>administrativ-teritoriale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amalgamate, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>având</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>centrul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006827DA">
-[...37 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>administrativ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006827DA">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>orașul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008710B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Telenești</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>împuternicește</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dl </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cazacu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vasile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>primarul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Crăsnășeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>transmiterea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>decizie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amalgamare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluntară</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>documentelor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aferente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aprobate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Consiliul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>către</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>primăria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orașului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Telenești</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>selectată</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>calitate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>administrativ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unității</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>administrativ-teritoriale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amalgamate </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pentru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consolidartea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dosarului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amalgamare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluntară</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prezenta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>decizie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>intră</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vigoare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>includerii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Registrul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Stat al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Actelor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Locale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>poate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>contestată</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>decurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 30 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>comunicării</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Judecătoria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Orhei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conformitate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Codul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>administrativ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Republicii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Moldova. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consilieri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -,   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>prezenți</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -, au </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lipsit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nemotivat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-,   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006827DA">
-[...26 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>au</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006827DA">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lipsit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>motivat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-   .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Au </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006827DA">
-[...6 lines deleted...]
-        <w:t>lit</w:t>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>votat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006827DA">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pentru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  ,  contra -,  s-au   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>abținut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-  .  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>                          </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Preşedintele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>şedinţei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      ________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>                         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006827DA">
-[...917 lines deleted...]
-        <w:t>DECIDE :</w:t>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Contrasemnat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRPr="006827DA" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
+    <w:p w:rsidR="0079644D" w:rsidRPr="00B046B0" w:rsidRDefault="0079644D" w:rsidP="0079644D">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>                         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Secretarul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Consiliului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Local           _________________     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Lisnic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B046B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elena </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003A76C8" w:rsidRDefault="003A76C8" w:rsidP="003A76C8">
-[...1721 lines deleted...]
-    <w:sectPr w:rsidR="003A76C8" w:rsidSect="00737729">
+    <w:p w:rsidR="007F3B60" w:rsidRDefault="007F3B60"/>
+    <w:sectPr w:rsidR="007F3B60" w:rsidSect="00325808">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="89"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003A76C8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A13CD5"/>
+    <w:rsidRoot w:val="0079644D"/>
+    <w:rsid w:val="0079644D"/>
+    <w:rsid w:val="007F3B60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -3680,118 +6299,102 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00523050"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0079644D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="003A76C8"/>
+    <w:rsid w:val="0079644D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:primaria.crasnaseni@apl.gov.md" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:primaria.crasnaseni@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4050,55 +6653,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2392</Characters>
+  <Pages>2</Pages>
+  <Words>521</Words>
+  <Characters>2974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2806</CharactersWithSpaces>
+  <CharactersWithSpaces>3489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>