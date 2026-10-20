--- v0 (2026-05-14)
+++ v1 (2026-10-20)
@@ -1,6007 +1,7401 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0D1EF27E" w14:textId="1BB51048" w:rsidR="00BF7278" w:rsidRPr="00430E84" w:rsidRDefault="00BF7278" w:rsidP="004721CC">
-[...18 lines deleted...]
-        <w:t>Proiect</w:t>
+    <w:p w14:paraId="0B7CB04C" w14:textId="77777777" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Cu privire la modificarea unor hotărâri ale Guvernului</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77498B89" w14:textId="77777777" w:rsidR="00BF7278" w:rsidRPr="00CC5BB3" w:rsidRDefault="00BF7278" w:rsidP="00BF7278">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="228E1B6F" w14:textId="77777777" w:rsidR="000336C9" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(privind activitatea micilor producători și ajustarea </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B7AF6B6" w14:textId="77777777" w:rsidR="00BF7278" w:rsidRPr="00CC5BB3" w:rsidRDefault="00BF7278" w:rsidP="00BF7278">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4984068F" w14:textId="49B43CD2" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>GUVERNUL REPUBLICII MOLDOVA</w:t>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>unor norme referitoare la controalele oficiale)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17578C58" w14:textId="77777777" w:rsidR="00BF7278" w:rsidRPr="00CC5BB3" w:rsidRDefault="00BF7278" w:rsidP="00BF7278">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D46FA4B" w14:textId="24653817" w:rsidR="00730FEE" w:rsidRPr="00FA194B" w:rsidRDefault="00730FEE" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...233 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>HOTĂRĂŞTE:</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA194B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60617FF3" w14:textId="77777777" w:rsidR="00BF7278" w:rsidRPr="00CC5BB3" w:rsidRDefault="00BF7278" w:rsidP="00BF7278">
-[...7 lines deleted...]
-          <w:lang w:val="ro-MD"/>
+    <w:p w14:paraId="26FD19CA" w14:textId="77777777" w:rsidR="00730FEE" w:rsidRPr="00FA194B" w:rsidRDefault="00730FEE" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3935A3D5" w14:textId="48C47195" w:rsidR="00BF7278" w:rsidRPr="00E334E5" w:rsidRDefault="00BF7278" w:rsidP="008921B6">
+    <w:p w14:paraId="1E6DA553" w14:textId="0B024472" w:rsidR="00040A20" w:rsidRPr="00040A20" w:rsidRDefault="00040A20" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00040A20">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guvernul HOTĂRĂŞTE: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6C220A" w14:textId="77777777" w:rsidR="00040A20" w:rsidRPr="00040A20" w:rsidRDefault="00040A20" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E345FD5" w14:textId="72DD8DCD" w:rsidR="000336C9" w:rsidRPr="000336C9" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="706"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Regulamentul sanitar privind aditivii alimentar</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3DB3">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aprobat prin Hotărârea Guvernului nr. 229/2013 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Monitorul Oficial al Republicii Moldova, 2013, nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3F25">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>69-74 art.</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>283),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cu modificările ulterioare, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completează cu punctul 40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cu următorul cuprins:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD5E9DD" w14:textId="02506E12" w:rsidR="000336C9" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0" w:firstLine="706"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000336C9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>,,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504144">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504144">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504144">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000336C9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerul Agriculturii și Industriei Alimentare aprobă recomandări de monitorizare a prezenței aditivilor în produsele alimentare, în vederea colectării de date informaționale pentru evaluarea riscurilor prezentate de acestea în alimente.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629B5725" w14:textId="77777777" w:rsidR="000336C9" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0" w:firstLine="706"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0259B8F9" w14:textId="288718B0" w:rsidR="000336C9" w:rsidRPr="000336C9" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="706"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000336C9">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Punctul 2 din Hotărârea Guvernului nr. 662/2024 pentru stabilirea unor norme detaliate referitoare la cerințele minime privind posturile de control și posturile de control la frontieră (Monitorul Oficial al Republicii Moldova, 2024,  nr. 434-436, art. 817) va avea următorul cuprins:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B182FE" w14:textId="679C9740" w:rsidR="000336C9" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504144">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prezenta hotărâre intră în vigoare la data intrării în vigoare a Legii</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3DB3">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A011C5">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>82/2024 privind controalele oficiale în domeniul agroalimentar.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C00CA85" w14:textId="77777777" w:rsidR="000336C9" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65527FB7" w14:textId="60A31552" w:rsidR="000336C9" w:rsidRPr="000336C9" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="706"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000336C9">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Punctul 3 din Hotărârea Guvernului nr. 762/2024 cu privire la stabilirea frecvenței uniforme a controalelor oficiale asupra animalelor și a bunurilor care intră în Republica Moldova (Monitorul Oficial al Republicii Moldova, 2024, nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB312D">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000336C9">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>529-532, art. 957) va avea următorul cuprins:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FA7383" w14:textId="23F40330" w:rsidR="000336C9" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504144">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prezenta hotărâre intră în vigoare la data intrării în vigoare a Legii</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3DB3">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A011C5">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>82/2024 privind controalele oficiale în domeniul agroalimentar.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5330508A" w14:textId="77777777" w:rsidR="000336C9" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C48DAB" w14:textId="6B75E525" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="706"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hotărârea Guvernului nr. 6/2025 privind aprobarea Cerinţelor simplificate pentru activitatea micilor producători din domeniul alimentar şi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...463 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>completarea Hotărârii Guvernului nr. 643/2003 cu privire la aprobarea Normelor metodologice şi criteriilor de clasificare a structurilor de primire turistică cu funcţiuni de cazare şi de servire a mesei (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Monitorul Oficial al Republicii Moldova, 2025, nr. 89-95</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 84) </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk220315446"/>
-      <w:r w:rsidRPr="000C197F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">se modifică după cum urmează: </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="485178A5" w14:textId="7AF162EB" w:rsidR="00A12545" w:rsidRDefault="00BF7278" w:rsidP="00C625C7">
+    <w:p w14:paraId="277BCA7D" w14:textId="337E2338" w:rsidR="000336C9" w:rsidRPr="005266E7" w:rsidRDefault="00504144" w:rsidP="008D3F25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="706"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000336C9" w:rsidRPr="005266E7">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>nexa nr. 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5313F081" w14:textId="18080EEC" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...1 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1.1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>e completează cu p</w:t>
+      </w:r>
+      <w:r w:rsidR="002C6FEF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>unctul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>cu următorul cuprins:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72029882" w14:textId="77777777" w:rsidR="0095671E" w:rsidRPr="00C34567" w:rsidRDefault="0095671E" w:rsidP="0095671E">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="1657126D" w14:textId="6CC81CFF" w:rsidR="005266E7" w:rsidRPr="00504144" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...117 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C34567">
-[...1139 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00504144">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504144">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504144">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> În cazul în care, în activitatea pe care o desfășoară, producătorii mici din sectorul produselor alimentare de origine animală depășesc cantitățile stabilite în tabelul 3 din a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>nexa nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>, aceștia sunt obligați să își autorizeze unitățile în condițiile art. 18 din Legea  nr. 221/2007 privind activitatea sanitară veterinară.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C94DBA" w14:textId="0FB6FEDC" w:rsidR="005266E7" w:rsidRDefault="005266E7" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1350"/>
+        </w:tabs>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="000336C9">
+        <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="000336C9" w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>a punctul 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000336C9" w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cuvintele ,,produselor de origine animală</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="000336C9" w:rsidRPr="0058057B">
+        <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se substituie cu cuvântul ,,alimentelor</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22421875" w14:textId="47A56C51" w:rsidR="00BF7278" w:rsidRPr="00CC5BB3" w:rsidRDefault="00BF7278" w:rsidP="00C625C7">
-[...105 lines deleted...]
-    <w:p w14:paraId="4ACA9F24" w14:textId="63F14956" w:rsidR="00E334E5" w:rsidRPr="00C34567" w:rsidRDefault="00BF7278" w:rsidP="002B3A0C">
+    <w:p w14:paraId="49F755AD" w14:textId="79A95D8B" w:rsidR="000336C9" w:rsidRPr="004968CC" w:rsidRDefault="000336C9" w:rsidP="004968CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004968CC">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>la punctul 59</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144" w:rsidRPr="004968CC">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004968CC">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>sau factura”.</w:t>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> după cuvântul </w:t>
+      </w:r>
+      <w:r w:rsidR="00504144" w:rsidRPr="004968CC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004968CC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contractul” se </w:t>
+      </w:r>
+      <w:r w:rsidR="00504144" w:rsidRPr="004968CC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">introduc cuvintele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004968CC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>,,sau factura”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144" w:rsidRPr="004968CC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1985826A" w14:textId="4EA636DE" w:rsidR="00C34567" w:rsidRDefault="00C11747" w:rsidP="002B3A0C">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="309E9F98" w14:textId="42133AC6" w:rsidR="000336C9" w:rsidRPr="00463DBD" w:rsidRDefault="00504144" w:rsidP="00366465">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:hanging="224"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463DBD">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000336C9" w:rsidRPr="00463DBD">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>nexa nr. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="000336C9" w:rsidRPr="00463DBD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E45164" w14:textId="16E99CB8" w:rsidR="00463DBD" w:rsidRDefault="00463DBD" w:rsidP="00463DBD">
+      <w:pPr>
+        <w:ind w:left="213" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4.2.1. punctul 11 va avea următorul cuprins</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2DEA88" w14:textId="511A3867" w:rsidR="00726EDE" w:rsidRPr="00726EDE" w:rsidRDefault="00726EDE" w:rsidP="00726EDE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-85" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32C2E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32C2E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32C2E">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Producătorul trebuie să respecte regimul de control al temperaturii în timpul transportului produselor de origine animală, la o distanță mai mare de 100 km</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064215B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iar în anumite cazuri,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064215B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pentru o perioadă limitată de timp, de până la două ore, este permisă abaterea de la regimul de control al temperaturii în timpul încărcării, transportării la depozite, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064215B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vitrine sau al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>comercializării</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064215B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alimentelor consumatorilor, dacă o astfel de nerespectare a regimului de control al temperaturii nu implică un risc pentru siguranța </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>acestor produse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064215B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064215B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505D6A93" w14:textId="60216930" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007564EF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C34567">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>e completează cu p</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>unctul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>cu următorul cuprins:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACE79DF" w14:textId="3BA4B5E2" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk227222138"/>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504144">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504144">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504144">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...115 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pe lângă efectuarea testelor microbiologice pentru indicatorul </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Listeria monoc</w:t>
       </w:r>
-      <w:r w:rsidR="000F63EA" w:rsidRPr="00ED211E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE6527">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>togenes</w:t>
       </w:r>
-      <w:r w:rsidRPr="003603F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la produsele din carne, operatorii din domeniul alimentar trebuie să preleveze probe din zonele de prelucrare și de pe echipamentele utilizate, în vederea detectării prezenței </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Listeria monoc</w:t>
       </w:r>
-      <w:r w:rsidR="000F63EA" w:rsidRPr="00ED211E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE6527">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>togenes</w:t>
       </w:r>
-      <w:r w:rsidRPr="003603F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, cu o frecvență de cel puțin două probe pe an.”</w:t>
       </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6DC464E4" w14:textId="27D16795" w:rsidR="003603F7" w:rsidRPr="00ED211E" w:rsidRDefault="003603F7" w:rsidP="00791AC7">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="4E262C23" w14:textId="6945C87E" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007564EF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tabelul de la punctul 14, </w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>compartimentul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504144">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>Frecvența de prelevare a probelor la producerea cărnii de bovine, porcine, ovine, caprine (criterii de igienă a procesului)</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>în coloanele a doua și a treia, cuvintele ,,o</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7444">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">probă formată de pe cinci carcase” se substituie cu textul ,,probele vor fi prelevate din </w:t>
+      </w:r>
+      <w:r w:rsidR="00964EFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>cinci</w:t>
+      </w:r>
+      <w:r w:rsidR="00504144">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">carcase, iar în cazul în care, în ziua sacrificării, au fost sacrificate mai puțin de </w:t>
+      </w:r>
+      <w:r w:rsidR="00964EFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>cinci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carcase, se vor preleva probe din numărul de carcase efectiv sacrificate”</w:t>
+      </w:r>
+      <w:r w:rsidR="00517E12">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29782989" w14:textId="7ECAFE65" w:rsidR="000336C9" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007564EF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>a punctul 30</w:t>
+      </w:r>
+      <w:r w:rsidR="00517E12">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> textul ,,în baza certificatului de înregistrare oficială pentru siguranța alimentelor eliberate, în conformitate cu prevederile capitolului</w:t>
+      </w:r>
+      <w:r w:rsidR="00517E12">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t> din</w:t>
+      </w:r>
+      <w:r w:rsidR="00517E12">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>Legea nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00517E12">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>306/2018 privind siguranța alimentelor”</w:t>
+      </w:r>
+      <w:r w:rsidR="00517E12">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se substituie cu textul ,,doar dacă au fost autorizate sanitar-veterinar conform art. 18 din Legea nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A011C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>221/2007 privind activitatea sanitară veterinară”</w:t>
+      </w:r>
+      <w:r w:rsidR="00517E12">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8E63F3" w14:textId="2DFF899C" w:rsidR="00F5658D" w:rsidRPr="0058057B" w:rsidRDefault="00F5658D" w:rsidP="00843911">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="426"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:right="-85" w:firstLine="706"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B900B9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB42D2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a punctul 86, textul </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Normei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sanitar-veterinare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>privind</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>comercializarea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ouălor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pentru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>consum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>uman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>aprobate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>prin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Hotărârea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Guvernului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nr. 1208/2008</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se substituie cu textul </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>Regulil</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4106A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> privind comercializarea ouălor pentru consum uman, aprobate prin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Hotărârea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Guvernului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 164/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1103AF" w14:textId="2DB69A41" w:rsidR="00843911" w:rsidRPr="005266E7" w:rsidRDefault="00843911" w:rsidP="00843911">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-85" w:firstLine="706"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B900B9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e completează cu punctul </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cu următorul cuprins:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC73A39" w14:textId="2052BE26" w:rsidR="00843911" w:rsidRDefault="00843911" w:rsidP="00843911">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-85" w:firstLine="706"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Pentru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ouăle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>comestibile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>calibre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>diferite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care sunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ambalate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>același</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ambalaj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>partea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>exterioară</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ambalajului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>va</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indica </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0020">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>mențiunea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>«Ouă de calibre diferite».”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AFD2E1" w14:textId="66AB7A5D" w:rsidR="00843911" w:rsidRPr="002812D2" w:rsidRDefault="00843911" w:rsidP="00843911">
+      <w:pPr>
+        <w:ind w:right="-85"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B900B9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>completează</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>punctul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F747D3">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cu următorul cuprins:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4139D93F" w14:textId="77777777" w:rsidR="00843911" w:rsidRPr="00467541" w:rsidRDefault="00843911" w:rsidP="00843911">
+      <w:pPr>
+        <w:ind w:right="-85"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>În</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cazul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ouăle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>vândute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>vrac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trebuie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>comunicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>consumatorilor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>vizibile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ușurință</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perfect </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lizibile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>următoarele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>informații</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63501678" w14:textId="77777777" w:rsidR="00843911" w:rsidRPr="00467541" w:rsidRDefault="00843911" w:rsidP="00843911">
+      <w:pPr>
+        <w:ind w:right="-85"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>denumirea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>produsului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127AF42E" w14:textId="77777777" w:rsidR="00843911" w:rsidRPr="00467541" w:rsidRDefault="00843911" w:rsidP="00843911">
+      <w:pPr>
+        <w:ind w:right="-85"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  data de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>expirare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ouăle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trebuie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>livrate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>consumatorului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> termen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>mult</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>zile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ouat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F6427C" w14:textId="77777777" w:rsidR="00843911" w:rsidRPr="00467541" w:rsidRDefault="00843911" w:rsidP="00843911">
+      <w:pPr>
+        <w:ind w:right="-85"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002812D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>numele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>prenumele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>denumirea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>producătorului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>adresa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>producătorului</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4183FD61" w14:textId="081A734E" w:rsidR="00843911" w:rsidRDefault="00843911" w:rsidP="00843911">
+      <w:pPr>
+        <w:ind w:right="-85"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Mențiunile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>prevăzute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la pct.89</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>înscrise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pe un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>afiș</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>anunț</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>broșură</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>în</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>altă</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>formă</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>plasează</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>într</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-un loc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>vizibil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>și</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>accesibil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>consumatorilor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00467541">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E92288">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="21557D7D" w14:textId="2B02C86F" w:rsidR="00843911" w:rsidRPr="00843911" w:rsidRDefault="00843911" w:rsidP="00843911">
+      <w:pPr>
+        <w:ind w:right="-85"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B900B9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>punctul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90.1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>după</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008207A1">
-[...22 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cuvintele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA0954">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA0954">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA0954">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>zonă</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA0954">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA0954">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pentru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA0954">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA0954">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sortarea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA0954">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se completează cu cuvintele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA0954">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>pe categorii de calitate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’’</w:t>
       </w:r>
-      <w:r w:rsidR="00A76F4E">
-[...97 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="22703859" w14:textId="7A80DED6" w:rsidR="00A76F4E" w:rsidRDefault="00A76F4E" w:rsidP="002B3A0C">
-      <w:pPr>
+    <w:p w14:paraId="2A164B27" w14:textId="15CD6D59" w:rsidR="000336C9" w:rsidRPr="005266E7" w:rsidRDefault="005266E7" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="000336C9" w:rsidRPr="005266E7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">în </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3DB3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tabelul 1 din anexa </w:t>
+      </w:r>
+      <w:r w:rsidR="000336C9" w:rsidRPr="005266E7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00517E12">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3DB3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="000336C9" w:rsidRPr="005266E7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3DB3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000336C9" w:rsidRPr="005266E7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pozițiile 13 și 14 vor avea următorul cuprins: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225EF7C4" w14:textId="77777777" w:rsidR="000336C9" w:rsidRPr="000336C9" w:rsidRDefault="000336C9" w:rsidP="000336C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="426"/>
-[...254 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="933" w:firstLine="0"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...127 lines deleted...]
-      </w:r>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="4866" w:type="pct"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="705"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3017"/>
+        <w:gridCol w:w="667"/>
+        <w:gridCol w:w="4202"/>
+        <w:gridCol w:w="4006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD6156" w14:paraId="35AE5707" w14:textId="77777777" w:rsidTr="00DD6156">
+      <w:tr w:rsidR="000336C9" w:rsidRPr="0058057B" w14:paraId="61CAFFC5" w14:textId="77777777" w:rsidTr="00517E12">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="pct"/>
+            <w:tcW w:w="288" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55ED93F0" w14:textId="3120668E" w:rsidR="00DD6156" w:rsidRDefault="00DD6156" w:rsidP="00DD6156">
+          <w:p w14:paraId="344DDEF3" w14:textId="07A7D405" w:rsidR="000336C9" w:rsidRPr="00517E12" w:rsidRDefault="00EE3DB3" w:rsidP="008D3F25">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:hanging="24"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidR="005266E7" w:rsidRPr="00517E12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2946" w:type="pct"/>
+            <w:tcW w:w="2411" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="165153AE" w14:textId="48A1AD51" w:rsidR="00DD6156" w:rsidRDefault="00DD6156" w:rsidP="002B3A0C">
+          <w:p w14:paraId="2A6EEA91" w14:textId="3A1D10D7" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="008D3F25" w:rsidP="008D3F25">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
-              <w:t>Semințe oleaginoase</w:t>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="000336C9" w:rsidRPr="0058057B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>emințe oleaginoase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1665" w:type="pct"/>
+            <w:tcW w:w="2301" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4903E67E" w14:textId="7CDD13EA" w:rsidR="00DD6156" w:rsidRDefault="00DD6156" w:rsidP="002B3A0C">
+          <w:p w14:paraId="7C2991CA" w14:textId="77777777" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0058057B">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>până la 10 000 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD6156" w14:paraId="6FD329EC" w14:textId="77777777" w:rsidTr="00DD6156">
+      <w:tr w:rsidR="000336C9" w:rsidRPr="0058057B" w14:paraId="5E3F164E" w14:textId="77777777" w:rsidTr="00517E12">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="pct"/>
+            <w:tcW w:w="288" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4D668E" w14:textId="2E36D8B9" w:rsidR="00DD6156" w:rsidRDefault="00DD6156" w:rsidP="00DD6156">
+          <w:p w14:paraId="43C31F7A" w14:textId="234341BC" w:rsidR="000336C9" w:rsidRPr="00517E12" w:rsidRDefault="005266E7" w:rsidP="008D3F25">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:hanging="24"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00517E12">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2946" w:type="pct"/>
+            <w:tcW w:w="2411" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40644C93" w14:textId="41F37F49" w:rsidR="00DD6156" w:rsidRDefault="00DD6156" w:rsidP="002B3A0C">
+          <w:p w14:paraId="2F9B6F47" w14:textId="356C4319" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="008D3F25" w:rsidP="008D3F25">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
-              <w:t>Cereale</w:t>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="000336C9" w:rsidRPr="0058057B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>ereale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1665" w:type="pct"/>
+            <w:tcW w:w="2301" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62DA67F6" w14:textId="59C9C35E" w:rsidR="00DD6156" w:rsidRDefault="00DD6156" w:rsidP="002B3A0C">
+          <w:p w14:paraId="7908B61B" w14:textId="67EA0AF0" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="000336C9" w:rsidP="008D3F25">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0058057B">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>până la 10 000 kg</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE3DB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F4CE3C8" w14:textId="77777777" w:rsidR="00DD6156" w:rsidRPr="00DD6156" w:rsidRDefault="00DD6156" w:rsidP="002B3A0C">
+    <w:p w14:paraId="354788C6" w14:textId="77777777" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="000336C9" w:rsidP="000336C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B0BC6E" w14:textId="702093A9" w:rsidR="00BF7278" w:rsidRPr="00911660" w:rsidRDefault="00911660" w:rsidP="002B3A0C">
+    <w:p w14:paraId="2F9946E3" w14:textId="3769FF67" w:rsidR="002C6FEF" w:rsidRPr="00067AD7" w:rsidRDefault="000336C9" w:rsidP="00067AD7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="-85" w:firstLine="709"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067AD7">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Punctul 2 din Hotărârea Guvernului nr. 113/2025 cu privire la modificarea Hotărârii Guvernului nr. 938/2018 pentru aprobarea Regulamentului privind modul de trecere a frontierei de stat a mărfurilor supuse controlului de către Agenția Națională pentru Siguranța Alimentelor (Monitorul Oficial al Republicii Moldova, 2025, nr. 139-142, art. 144) va avea următorul cuprins:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5753A596" w14:textId="77777777" w:rsidR="002C6FEF" w:rsidRPr="002C6FEF" w:rsidRDefault="002C6FEF" w:rsidP="002C6FEF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="706"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674E0054" w14:textId="00A38BD8" w:rsidR="000336C9" w:rsidRDefault="000336C9" w:rsidP="00067AD7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
+        <w:ind w:right="-85" w:firstLine="706"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ro-RO"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk227161962"/>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...95 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC5BB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC5BB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t> Sub</w:t>
+      </w:r>
+      <w:r w:rsidR="00517E12">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punctul </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>1.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00517E12">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ce ține de completarea cu anexele nr. 2 și nr. 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3DB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hotărâ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3DB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>rii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Guvernului nr. 938/2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00123381">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intră în vigoare la data intrării în vigoare a Legii</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43114">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A011C5">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>82/2024 privind controalele oficiale în domeniul agroalimentar.”</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="4AF0BF76" w14:textId="77777777" w:rsidR="005266E7" w:rsidRPr="0058057B" w:rsidRDefault="005266E7" w:rsidP="002C6FEF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
-[...264 lines deleted...]
-      </w:r>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FB371C0" w14:textId="3DE88578" w:rsidR="00BF7278" w:rsidRPr="00E92D38" w:rsidRDefault="00E92D38" w:rsidP="00F747D3">
+    <w:p w14:paraId="366F8E1A" w14:textId="0F175039" w:rsidR="000336C9" w:rsidRPr="0058057B" w:rsidRDefault="000336C9" w:rsidP="00067AD7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...1065 lines deleted...]
-          <w:numId w:val="8"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="-85" w:firstLine="706"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ro-RO"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk223943754"/>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prezenta </w:t>
+      </w:r>
+      <w:r w:rsidR="00517E12">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>otărâre intră în vigoare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00964EFD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>în termen de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o lună de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>la data publicării în Monitorul Oficial al Republicii Moldova</w:t>
+      </w:r>
+      <w:r w:rsidR="0041225A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cu excepția punctelor 1, 2, 3 și 5, care intră în vigoare la data publicării </w:t>
+      </w:r>
+      <w:r w:rsidR="00706683" w:rsidRPr="0058057B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>în Monitorul Oficial al Republicii Moldova</w:t>
+      </w:r>
+      <w:r w:rsidR="00706683">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="15623F16" w14:textId="3E0EDD24" w:rsidR="000336C9" w:rsidRPr="000336C9" w:rsidRDefault="000336C9" w:rsidP="000336C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE97ECD" w14:textId="38021EAB" w:rsidR="00730FEE" w:rsidRDefault="00730FEE" w:rsidP="000336C9">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445F6162" w14:textId="77777777" w:rsidR="00F85AA5" w:rsidRPr="00484F45" w:rsidRDefault="00F85AA5" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCB3696" w14:textId="1F6E5A70" w:rsidR="003B04ED" w:rsidRPr="00484F45" w:rsidRDefault="003B04ED" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Prim-ministru</w:t>
+      </w:r>
+      <w:r w:rsidR="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00627B7F" w:rsidRPr="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>ALEXANDRU</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8311D" w:rsidRPr="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00627B7F" w:rsidRPr="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>MUNTEANU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F9E824" w14:textId="588117B5" w:rsidR="0029400E" w:rsidRPr="00484F45" w:rsidRDefault="0029400E" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B775EDB" w14:textId="5D7EEB2C" w:rsidR="0068192D" w:rsidRPr="00484F45" w:rsidRDefault="0068192D" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6910DB50" w14:textId="77777777" w:rsidR="0068192D" w:rsidRPr="00484F45" w:rsidRDefault="0068192D" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5661326C" w14:textId="77777777" w:rsidR="0068192D" w:rsidRPr="00484F45" w:rsidRDefault="0068192D" w:rsidP="0068192D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Contrasemnează:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D8492D" w14:textId="77777777" w:rsidR="0068192D" w:rsidRPr="00484F45" w:rsidRDefault="0068192D" w:rsidP="0068192D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2F2B26" w14:textId="4AD25695" w:rsidR="0068192D" w:rsidRPr="00484F45" w:rsidRDefault="0068192D" w:rsidP="000336C9">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DF35C7" w14:textId="64E9DF7A" w:rsidR="0068192D" w:rsidRPr="00484F45" w:rsidRDefault="0068192D" w:rsidP="0068192D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ministrul agriculturii</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791EF226" w14:textId="52E84610" w:rsidR="0068192D" w:rsidRPr="00484F45" w:rsidRDefault="0068192D" w:rsidP="0068192D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>și industriei alimentare</w:t>
+      </w:r>
+      <w:r w:rsidR="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00484F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ludmila Catlabuga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333C9A5C" w14:textId="77777777" w:rsidR="0068192D" w:rsidRPr="00484F45" w:rsidRDefault="0068192D" w:rsidP="0068192D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCC5B4A" w14:textId="77777777" w:rsidR="0068192D" w:rsidRPr="00484F45" w:rsidRDefault="0068192D" w:rsidP="00627B7F">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382BC486" w14:textId="77777777" w:rsidR="00965406" w:rsidRPr="00484F45" w:rsidRDefault="00965406" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3281137F" w14:textId="77777777" w:rsidR="003A4AE6" w:rsidRPr="00FA194B" w:rsidRDefault="003A4AE6" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD5D052" w14:textId="77777777" w:rsidR="00EA7735" w:rsidRPr="00FA194B" w:rsidRDefault="00EA7735" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A5A3D1" w14:textId="77777777" w:rsidR="00633BD9" w:rsidRPr="00FA194B" w:rsidRDefault="00633BD9" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8A7472" w14:textId="77777777" w:rsidR="00633BD9" w:rsidRPr="00FA194B" w:rsidRDefault="00633BD9" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA22C5C" w14:textId="77777777" w:rsidR="006B17C6" w:rsidRPr="00FA194B" w:rsidRDefault="006B17C6" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448C6AF6" w14:textId="77777777" w:rsidR="006B17C6" w:rsidRPr="00FA194B" w:rsidRDefault="006B17C6" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F03948" w14:textId="77777777" w:rsidR="006B17C6" w:rsidRPr="00FA194B" w:rsidRDefault="006B17C6" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD257CB" w14:textId="77777777" w:rsidR="006B17C6" w:rsidRPr="00FA194B" w:rsidRDefault="006B17C6" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737F0260" w14:textId="77777777" w:rsidR="006B17C6" w:rsidRPr="00FA194B" w:rsidRDefault="006B17C6" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6CEBA7" w14:textId="77777777" w:rsidR="006B17C6" w:rsidRPr="00FA194B" w:rsidRDefault="006B17C6" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66993251" w14:textId="77777777" w:rsidR="006B17C6" w:rsidRPr="00FA194B" w:rsidRDefault="006B17C6" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A0E5BA" w14:textId="77777777" w:rsidR="009C717D" w:rsidRPr="00FA194B" w:rsidRDefault="009C717D" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA194B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Vizează:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7599E3BD" w14:textId="541E1682" w:rsidR="009C717D" w:rsidRDefault="009C717D" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21525C6F" w14:textId="6FB0D4AE" w:rsidR="009B56D2" w:rsidRDefault="009B56D2" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DDC068D" w14:textId="77777777" w:rsidR="009B56D2" w:rsidRPr="00FA194B" w:rsidRDefault="009B56D2" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC2BB54" w14:textId="77777777" w:rsidR="009C717D" w:rsidRPr="00FA194B" w:rsidRDefault="009C717D" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68994E1E" w14:textId="0E2BD73C" w:rsidR="009C717D" w:rsidRPr="00FA194B" w:rsidRDefault="009C717D" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA194B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Secretar general al Guvernului</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> Ministerul Agriculturii și Industriei Alimentare aprobă recomandări de monitorizare a prezenței aditivilor în produsele alimentare, în vederea colectării de date informaționale pentru evaluarea riscurilor prezentate de acestea în alimente.”</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6EEE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Alexei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6EEE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>BUZU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D68E6C7" w14:textId="113DA69E" w:rsidR="003D4367" w:rsidRPr="003D4367" w:rsidRDefault="00334928" w:rsidP="00F747D3">
-[...61 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5C56D579" w14:textId="77777777" w:rsidR="009C717D" w:rsidRPr="00FA194B" w:rsidRDefault="009C717D" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="0A487779" w14:textId="77777777" w:rsidR="009C717D" w:rsidRPr="00FA194B" w:rsidRDefault="009C717D" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58E6D98F" w14:textId="77777777" w:rsidR="00AB6579" w:rsidRPr="00CC5BB3" w:rsidRDefault="00AB6579" w:rsidP="00BF7278">
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="191C21BE" w14:textId="77777777" w:rsidR="009C717D" w:rsidRPr="00FA194B" w:rsidRDefault="009C717D" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17EEAB39" w14:textId="23387181" w:rsidR="008207A1" w:rsidRDefault="00BF7278" w:rsidP="00AB6579">
-[...30 lines deleted...]
-          <w:lang w:val="ro-MD"/>
+    <w:p w14:paraId="3B6F9F60" w14:textId="11F83FE3" w:rsidR="006B17C6" w:rsidRDefault="006B17C6" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB79C49" w14:textId="4DF39EE5" w:rsidR="009B56D2" w:rsidRDefault="009B56D2" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D30904E" w14:textId="0B1CC772" w:rsidR="00777B33" w:rsidRDefault="00777B33" w:rsidP="009007DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6386"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1C2259" w14:textId="545EAA8A" w:rsidR="00777B33" w:rsidRDefault="00777B33" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6386"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC153C9" w14:textId="77777777" w:rsidR="00777B33" w:rsidRPr="00FA194B" w:rsidRDefault="00777B33" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6386"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A66FB16" w14:textId="77777777" w:rsidR="00633BD9" w:rsidRPr="00FA194B" w:rsidRDefault="00633BD9" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6386"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BBB79ED" w14:textId="77777777" w:rsidR="00730FEE" w:rsidRPr="00FA194B" w:rsidRDefault="00730FEE" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6386"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732A2B98" w14:textId="7CC3E45B" w:rsidR="0086725C" w:rsidRDefault="0086725C" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6386"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021C6821" w14:textId="16D37137" w:rsidR="00040A20" w:rsidRDefault="00040A20" w:rsidP="00BA6C09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6386"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A87BD6" w14:textId="5E61144C" w:rsidR="008D3F25" w:rsidRPr="008D3F25" w:rsidRDefault="00040A20" w:rsidP="008D3F25">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6386"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CC5BB3">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="33D4328F" w14:textId="77777777" w:rsidR="00AB6579" w:rsidRDefault="00AB6579" w:rsidP="00BF7278">
-[...157 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr w:rsidR="008D3F25" w:rsidRPr="008D3F25" w:rsidSect="00FC2D2D">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="964" w:bottom="1134" w:left="1814" w:header="1134" w:footer="851" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5A66AF51" w14:textId="77777777" w:rsidR="00314F22" w:rsidRDefault="00314F22" w:rsidP="00026B87">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="06DB4C3A" w14:textId="77777777" w:rsidR="00314F22" w:rsidRDefault="00314F22" w:rsidP="00026B87">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia">
-    <w:panose1 w:val="02040502050405020303"/>
+  <w:font w:name="Batang">
+    <w:altName w:val="바탕"/>
+    <w:panose1 w:val="02030600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="$ Benguiat_Bold">
+    <w:altName w:val="Impact"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="$Caslon">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0622AD2B" w14:textId="49A8F978" w:rsidR="000D7A09" w:rsidRPr="00C74719" w:rsidRDefault="000D7A09" w:rsidP="00C74719">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="065565FB" w14:textId="7EA056E7" w:rsidR="001D364E" w:rsidRPr="001D364E" w:rsidRDefault="001D364E" w:rsidP="001D364E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="20F5777A" w14:textId="77777777" w:rsidR="00314F22" w:rsidRDefault="00314F22" w:rsidP="00026B87">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="73212C4F" w14:textId="77777777" w:rsidR="00314F22" w:rsidRDefault="00314F22" w:rsidP="00026B87">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4E12912F" w14:textId="3CFDE152" w:rsidR="000D7A09" w:rsidRDefault="000D7A09">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00961F47" w:rsidRPr="00961F47">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="ro-RO"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="395892D0" w14:textId="77777777" w:rsidR="000D7A09" w:rsidRDefault="000D7A09">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9129"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009168BD" w14:paraId="64B82F37" w14:textId="77777777" w:rsidTr="00FC2D2D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5000" w:type="pct"/>
+        </w:tcPr>
+        <w:p w14:paraId="479269F3" w14:textId="77777777" w:rsidR="00FC2D2D" w:rsidRDefault="00FC2D2D">
+          <w:pPr>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0029400E">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1C16B937" wp14:editId="2ECC43C1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:align>top</wp:align>
+                </wp:positionV>
+                <wp:extent cx="752400" cy="860400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 2"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect l="13762" t="5073" r="11009"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="752400" cy="860400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          </a:ext>
+                        </a:extLst>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="56F776C1" w14:textId="77777777" w:rsidR="00FC2D2D" w:rsidRDefault="00FC2D2D">
+          <w:pPr>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="6E939E08" w14:textId="77777777" w:rsidR="00FC2D2D" w:rsidRDefault="00FC2D2D">
+          <w:pPr>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="30228388" w14:textId="77777777" w:rsidR="00FC2D2D" w:rsidRDefault="00FC2D2D">
+          <w:pPr>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="371CBE2A" w14:textId="77777777" w:rsidR="00FC2D2D" w:rsidRPr="00FC2D2D" w:rsidRDefault="00FC2D2D">
+          <w:pPr>
+            <w:ind w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00FC2D2D" w14:paraId="27AE2608" w14:textId="77777777" w:rsidTr="00FC2D2D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5000" w:type="pct"/>
+        </w:tcPr>
+        <w:p w14:paraId="08F848A5" w14:textId="77777777" w:rsidR="00FC2D2D" w:rsidRPr="00633BD9" w:rsidRDefault="00FC2D2D" w:rsidP="00FC2D2D">
+          <w:pPr>
+            <w:pStyle w:val="Heading8"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000080"/>
+              <w:sz w:val="10"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="3807987D" w14:textId="77777777" w:rsidR="00FC2D2D" w:rsidRPr="00FC2D2D" w:rsidRDefault="00FC2D2D" w:rsidP="00FC2D2D">
+          <w:pPr>
+            <w:pStyle w:val="Heading8"/>
+            <w:ind w:firstLine="0"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:val="20"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC2D2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:val="20"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+            <w:t>GUVERNUL  REPUBLICII  MOLDOVA</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1671D63E" w14:textId="77777777" w:rsidR="00FC2D2D" w:rsidRPr="00FC2D2D" w:rsidRDefault="00FC2D2D" w:rsidP="00FC2D2D">
+          <w:pPr>
+            <w:ind w:firstLine="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="2834D268" w14:textId="77777777" w:rsidR="00FC2D2D" w:rsidRPr="00FC2D2D" w:rsidRDefault="00FC2D2D" w:rsidP="00FC2D2D">
+          <w:pPr>
+            <w:pStyle w:val="Heading8"/>
+            <w:ind w:firstLine="0"/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="34"/>
+              <w:szCs w:val="34"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC2D2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:val="40"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+            <w:t>HOTĂRÂRE</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00FC2D2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="34"/>
+              <w:szCs w:val="34"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00FC2D2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+            <w:t>nr. ____</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0D789702" w14:textId="77777777" w:rsidR="00FC2D2D" w:rsidRPr="00FC2D2D" w:rsidRDefault="00FC2D2D" w:rsidP="00FC2D2D">
+          <w:pPr>
+            <w:ind w:firstLine="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="6645D62E" w14:textId="02D369DC" w:rsidR="00FC2D2D" w:rsidRPr="00FC2D2D" w:rsidRDefault="00FC2D2D" w:rsidP="00FC2D2D">
+          <w:pPr>
+            <w:ind w:firstLine="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC2D2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+            <w:t>din                                        202</w:t>
+          </w:r>
+          <w:r w:rsidR="001968FE">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2036943B" w14:textId="77777777" w:rsidR="00FC2D2D" w:rsidRPr="00FC2D2D" w:rsidRDefault="00FC2D2D" w:rsidP="00FC2D2D">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:ind w:firstLine="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC2D2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ro-RO"/>
+            </w:rPr>
+            <w:t>Chișinău</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="68E15606" w14:textId="77777777" w:rsidR="00FC2D2D" w:rsidRPr="00FC2D2D" w:rsidRDefault="00FC2D2D" w:rsidP="00FC2D2D">
+          <w:pPr>
+            <w:ind w:firstLine="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="5EF5D26D" w14:textId="77777777" w:rsidR="000D7A09" w:rsidRPr="00B16328" w:rsidRDefault="000D7A09" w:rsidP="0029400E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16BB35EB"/>
-[...3 lines deleted...]
-      <w:start w:val="3"/>
+    <w:nsid w:val="00C534D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCA21CCE"/>
+    <w:lvl w:ilvl="0" w:tplc="2CBA5276">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="060221F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62942AAE"/>
+    <w:lvl w:ilvl="0" w:tplc="D8C22530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="076320D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B616D750"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09BF0E40"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59D48824"/>
+    <w:lvl w:ilvl="0" w:tplc="55B698F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D4A754A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAFCA310"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D69381E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB7A1EFA"/>
+    <w:lvl w:ilvl="0" w:tplc="04686138">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04180019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0418001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0418000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04180019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0418001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0418000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04180019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0418001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11AD4B3A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7660BCDC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12306659"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62942AAE"/>
+    <w:lvl w:ilvl="0" w:tplc="D8C22530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="155D43EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38B03312"/>
+    <w:lvl w:ilvl="0" w:tplc="9D10F71A">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="450" w:hanging="450"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C4532FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="951860BE"/>
+    <w:lvl w:ilvl="0" w:tplc="C6BA4C9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D47513D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7690EE54"/>
+    <w:lvl w:ilvl="0" w:tplc="BDA26C06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:b/>
-        <w:sz w:val="28"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
-[...10 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F937B6D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A0D6B056"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2050468D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F1A816E"/>
+    <w:lvl w:ilvl="0" w:tplc="DBF6E952">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="5">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
-[...46 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FF0022E"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2175331A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C0A29F4E"/>
+    <w:tmpl w:val="37DEC9B8"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="675" w:hanging="675"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="933" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6067,52 +7461,1876 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3291" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3864" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29CF21AE"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23924E67"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2B444412"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25003858"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62942AAE"/>
+    <w:lvl w:ilvl="0" w:tplc="D8C22530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28C36B09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F468EFD6"/>
+    <w:lvl w:ilvl="0" w:tplc="89482742">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="373E0E47"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84ECC3B0"/>
+    <w:lvl w:ilvl="0" w:tplc="C70CA2D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="810" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1530" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2250" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2970" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3690" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5130" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5850" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6570" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A71104"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF44E698"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="429750DA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="22045402"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10800" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43D16147"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8CECE42"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="373661B2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D03B5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24C88B42"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B4736DC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B86693CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="556005D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67CA289E"/>
+    <w:lvl w:ilvl="0" w:tplc="2CBA5276">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="581448D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="857EAF00"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58A21A5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62942AAE"/>
+    <w:lvl w:ilvl="0" w:tplc="D8C22530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59EB42D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8B8E5C0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AAE196D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32EE57B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B8E1786"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6F1A9072"/>
+    <w:lvl w:ilvl="0" w:tplc="EC0881AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61216762"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0DE928C"/>
+    <w:lvl w:ilvl="0" w:tplc="6D363334">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="435" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65DC7CBF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="488215F2"/>
+    <w:lvl w:ilvl="0" w:tplc="61009C96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="686711D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D1E52C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -6189,1028 +9407,1902 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B3D7BA4"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68BF3D27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCA21CCE"/>
+    <w:lvl w:ilvl="0" w:tplc="2CBA5276">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68DE632E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D2483F2"/>
+    <w:lvl w:ilvl="0" w:tplc="04190017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69176A70"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="16DEBE0A"/>
+    <w:tmpl w:val="26B8DAB6"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D423E84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C8A22E0"/>
+    <w:lvl w:ilvl="0" w:tplc="3E328BFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="675" w:hanging="675"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
-[...9 lines deleted...]
-      <w:start w:val="2"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
-[...78 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F6C5EBF"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71756FD6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CF0A3AA2"/>
+    <w:tmpl w:val="55DA0578"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1242" w:hanging="675"/>
+        <w:ind w:left="675" w:hanging="675"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="791" w:hanging="720"/>
+        <w:ind w:left="933" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="862" w:hanging="720"/>
+        <w:ind w:left="1146" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1293" w:hanging="1080"/>
+        <w:ind w:left="1719" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1364" w:hanging="1080"/>
+        <w:ind w:left="1932" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1795" w:hanging="1440"/>
+        <w:ind w:left="2505" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2226" w:hanging="1800"/>
+        <w:ind w:left="3078" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2297" w:hanging="1800"/>
+        <w:ind w:left="3291" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2728" w:hanging="2160"/>
+        <w:ind w:left="3864" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7257336D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C13E0504"/>
+    <w:lvl w:ilvl="0" w:tplc="D23604F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-[...3 lines deleted...]
-        <w:ind w:left="1080" w:hanging="720"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79586EDB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50647614"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C0A5F84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B92151C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-[...72 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74497380"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D370279"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F86611E2"/>
+    <w:tmpl w:val="0F72DA9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...103 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75557D9E"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EEA3B31"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EFD21570"/>
+    <w:tmpl w:val="33A0D4D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...103 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="13"/>
   </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:gutterAtTop/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00810024"/>
-[...127 lines deleted...]
-    <w:rsid w:val="00FA62B8"/>
+    <w:rsidRoot w:val="00075CE0"/>
+    <w:rsid w:val="00000CF4"/>
+    <w:rsid w:val="00026B87"/>
+    <w:rsid w:val="000336C9"/>
+    <w:rsid w:val="00040A20"/>
+    <w:rsid w:val="00067AD7"/>
+    <w:rsid w:val="00075CE0"/>
+    <w:rsid w:val="00077246"/>
+    <w:rsid w:val="00077B6F"/>
+    <w:rsid w:val="0008431B"/>
+    <w:rsid w:val="00085DA8"/>
+    <w:rsid w:val="000914AA"/>
+    <w:rsid w:val="0009503C"/>
+    <w:rsid w:val="000B6359"/>
+    <w:rsid w:val="000B66A7"/>
+    <w:rsid w:val="000C3000"/>
+    <w:rsid w:val="000D0210"/>
+    <w:rsid w:val="000D3405"/>
+    <w:rsid w:val="000D7A09"/>
+    <w:rsid w:val="000F0FD7"/>
+    <w:rsid w:val="000F1018"/>
+    <w:rsid w:val="000F7444"/>
+    <w:rsid w:val="001100A2"/>
+    <w:rsid w:val="00111319"/>
+    <w:rsid w:val="001218BF"/>
+    <w:rsid w:val="00123381"/>
+    <w:rsid w:val="0014378C"/>
+    <w:rsid w:val="00144067"/>
+    <w:rsid w:val="001469DB"/>
+    <w:rsid w:val="0015698E"/>
+    <w:rsid w:val="001574DD"/>
+    <w:rsid w:val="001614F3"/>
+    <w:rsid w:val="00191F49"/>
+    <w:rsid w:val="001968FE"/>
+    <w:rsid w:val="001A77B2"/>
+    <w:rsid w:val="001B2461"/>
+    <w:rsid w:val="001B5608"/>
+    <w:rsid w:val="001B6443"/>
+    <w:rsid w:val="001C5416"/>
+    <w:rsid w:val="001D364E"/>
+    <w:rsid w:val="001E6EB8"/>
+    <w:rsid w:val="001F3557"/>
+    <w:rsid w:val="00222B19"/>
+    <w:rsid w:val="00243B9C"/>
+    <w:rsid w:val="00251AE0"/>
+    <w:rsid w:val="0025392F"/>
+    <w:rsid w:val="00256F32"/>
+    <w:rsid w:val="00262FC3"/>
+    <w:rsid w:val="00283736"/>
+    <w:rsid w:val="0029400E"/>
+    <w:rsid w:val="002C6FEF"/>
+    <w:rsid w:val="00314F22"/>
+    <w:rsid w:val="0033069B"/>
+    <w:rsid w:val="003321A4"/>
+    <w:rsid w:val="0034194B"/>
+    <w:rsid w:val="003543E9"/>
+    <w:rsid w:val="00366465"/>
+    <w:rsid w:val="00366D50"/>
+    <w:rsid w:val="003724B5"/>
+    <w:rsid w:val="003852B4"/>
+    <w:rsid w:val="00387003"/>
+    <w:rsid w:val="003A4AE6"/>
+    <w:rsid w:val="003A6EEE"/>
+    <w:rsid w:val="003B04ED"/>
+    <w:rsid w:val="003B596B"/>
+    <w:rsid w:val="003D6BC3"/>
+    <w:rsid w:val="0041225A"/>
+    <w:rsid w:val="00427274"/>
+    <w:rsid w:val="00443FC0"/>
+    <w:rsid w:val="0044592D"/>
+    <w:rsid w:val="0045253C"/>
+    <w:rsid w:val="00454CEE"/>
+    <w:rsid w:val="00462C6E"/>
+    <w:rsid w:val="00463DBD"/>
+    <w:rsid w:val="004654AB"/>
+    <w:rsid w:val="00477EF3"/>
+    <w:rsid w:val="00480561"/>
+    <w:rsid w:val="00482BA3"/>
+    <w:rsid w:val="00484F45"/>
+    <w:rsid w:val="004968CC"/>
+    <w:rsid w:val="004A228A"/>
+    <w:rsid w:val="004A48D3"/>
+    <w:rsid w:val="004A4B59"/>
+    <w:rsid w:val="004B00D8"/>
+    <w:rsid w:val="004B0B50"/>
+    <w:rsid w:val="004B4401"/>
+    <w:rsid w:val="004E1000"/>
+    <w:rsid w:val="00500597"/>
+    <w:rsid w:val="00504144"/>
+    <w:rsid w:val="0050680A"/>
+    <w:rsid w:val="00507437"/>
+    <w:rsid w:val="00512A5C"/>
+    <w:rsid w:val="00517E12"/>
+    <w:rsid w:val="005262C2"/>
+    <w:rsid w:val="005266E7"/>
+    <w:rsid w:val="00530592"/>
+    <w:rsid w:val="00542F92"/>
+    <w:rsid w:val="00551156"/>
+    <w:rsid w:val="005541A1"/>
+    <w:rsid w:val="005802DD"/>
+    <w:rsid w:val="005850E0"/>
+    <w:rsid w:val="00586D2A"/>
+    <w:rsid w:val="005E1FF5"/>
+    <w:rsid w:val="005E6491"/>
+    <w:rsid w:val="005F1999"/>
+    <w:rsid w:val="005F2B04"/>
+    <w:rsid w:val="00601679"/>
+    <w:rsid w:val="00602E93"/>
+    <w:rsid w:val="00614FE3"/>
+    <w:rsid w:val="00627B7F"/>
+    <w:rsid w:val="0063090F"/>
+    <w:rsid w:val="00633BD9"/>
+    <w:rsid w:val="00637E5D"/>
+    <w:rsid w:val="0067374F"/>
+    <w:rsid w:val="0068192D"/>
+    <w:rsid w:val="00695959"/>
+    <w:rsid w:val="006B17C6"/>
+    <w:rsid w:val="006B3ABE"/>
+    <w:rsid w:val="006E35DA"/>
+    <w:rsid w:val="006E3ECB"/>
+    <w:rsid w:val="006E74D0"/>
+    <w:rsid w:val="00706683"/>
+    <w:rsid w:val="00723D26"/>
+    <w:rsid w:val="00726EDE"/>
+    <w:rsid w:val="007276F9"/>
+    <w:rsid w:val="007305B8"/>
+    <w:rsid w:val="00730FEE"/>
+    <w:rsid w:val="0073380E"/>
+    <w:rsid w:val="00737FC1"/>
+    <w:rsid w:val="00746067"/>
+    <w:rsid w:val="0074640D"/>
+    <w:rsid w:val="00752E46"/>
+    <w:rsid w:val="007551A5"/>
+    <w:rsid w:val="007564EF"/>
+    <w:rsid w:val="00777B33"/>
+    <w:rsid w:val="00782601"/>
+    <w:rsid w:val="007926E4"/>
+    <w:rsid w:val="007A2971"/>
+    <w:rsid w:val="007A37D5"/>
+    <w:rsid w:val="007A4567"/>
+    <w:rsid w:val="007B4BA2"/>
+    <w:rsid w:val="007D78C9"/>
+    <w:rsid w:val="007E0B5B"/>
+    <w:rsid w:val="00814406"/>
+    <w:rsid w:val="008168F4"/>
+    <w:rsid w:val="00832599"/>
+    <w:rsid w:val="0083540A"/>
+    <w:rsid w:val="00843911"/>
+    <w:rsid w:val="0084667B"/>
+    <w:rsid w:val="00851F05"/>
+    <w:rsid w:val="0086283D"/>
+    <w:rsid w:val="00862AB4"/>
+    <w:rsid w:val="0086725C"/>
+    <w:rsid w:val="0087581E"/>
+    <w:rsid w:val="00882196"/>
+    <w:rsid w:val="00882FD6"/>
+    <w:rsid w:val="00893B25"/>
+    <w:rsid w:val="008B533A"/>
+    <w:rsid w:val="008C14FC"/>
+    <w:rsid w:val="008C1EB3"/>
+    <w:rsid w:val="008C4FA1"/>
+    <w:rsid w:val="008C53C4"/>
+    <w:rsid w:val="008C5F65"/>
+    <w:rsid w:val="008D3F25"/>
+    <w:rsid w:val="009007DC"/>
+    <w:rsid w:val="009159B9"/>
+    <w:rsid w:val="009168BD"/>
+    <w:rsid w:val="00923FB4"/>
+    <w:rsid w:val="009374A9"/>
+    <w:rsid w:val="00941781"/>
+    <w:rsid w:val="009423B6"/>
+    <w:rsid w:val="00950CEF"/>
+    <w:rsid w:val="0095316D"/>
+    <w:rsid w:val="00961F47"/>
+    <w:rsid w:val="00964EFD"/>
+    <w:rsid w:val="00965406"/>
+    <w:rsid w:val="00967B94"/>
+    <w:rsid w:val="009839A6"/>
+    <w:rsid w:val="00987500"/>
+    <w:rsid w:val="009A3326"/>
+    <w:rsid w:val="009B4C08"/>
+    <w:rsid w:val="009B4E5C"/>
+    <w:rsid w:val="009B56D2"/>
+    <w:rsid w:val="009C6D12"/>
+    <w:rsid w:val="009C717D"/>
+    <w:rsid w:val="009D1C68"/>
+    <w:rsid w:val="009D5B26"/>
+    <w:rsid w:val="009E20E6"/>
+    <w:rsid w:val="00A011C5"/>
+    <w:rsid w:val="00A0308D"/>
+    <w:rsid w:val="00A03BC6"/>
+    <w:rsid w:val="00A04621"/>
+    <w:rsid w:val="00A1010C"/>
+    <w:rsid w:val="00A20072"/>
+    <w:rsid w:val="00A23620"/>
+    <w:rsid w:val="00A32BFE"/>
+    <w:rsid w:val="00A35DD9"/>
+    <w:rsid w:val="00A56041"/>
+    <w:rsid w:val="00A87A92"/>
+    <w:rsid w:val="00A938D0"/>
+    <w:rsid w:val="00A94FEB"/>
+    <w:rsid w:val="00A977C3"/>
+    <w:rsid w:val="00AA03AB"/>
+    <w:rsid w:val="00AA173D"/>
+    <w:rsid w:val="00AB67F5"/>
+    <w:rsid w:val="00AE7568"/>
+    <w:rsid w:val="00AF0010"/>
+    <w:rsid w:val="00B05A8B"/>
+    <w:rsid w:val="00B16328"/>
+    <w:rsid w:val="00B222F7"/>
+    <w:rsid w:val="00B4370D"/>
+    <w:rsid w:val="00B51090"/>
+    <w:rsid w:val="00B67D30"/>
+    <w:rsid w:val="00B71142"/>
+    <w:rsid w:val="00B84F25"/>
+    <w:rsid w:val="00B900B9"/>
+    <w:rsid w:val="00BA6C09"/>
+    <w:rsid w:val="00BF2373"/>
+    <w:rsid w:val="00BF32A6"/>
+    <w:rsid w:val="00C02DFA"/>
+    <w:rsid w:val="00C03113"/>
+    <w:rsid w:val="00C2477D"/>
+    <w:rsid w:val="00C35492"/>
+    <w:rsid w:val="00C4106A"/>
+    <w:rsid w:val="00C66254"/>
+    <w:rsid w:val="00C74719"/>
+    <w:rsid w:val="00C74905"/>
+    <w:rsid w:val="00C87983"/>
+    <w:rsid w:val="00C97309"/>
+    <w:rsid w:val="00CB05D3"/>
+    <w:rsid w:val="00CB0FCF"/>
+    <w:rsid w:val="00CB4638"/>
+    <w:rsid w:val="00CC7AFF"/>
+    <w:rsid w:val="00CE0DA1"/>
+    <w:rsid w:val="00CF2559"/>
+    <w:rsid w:val="00D00EA0"/>
+    <w:rsid w:val="00D1121D"/>
+    <w:rsid w:val="00D30198"/>
+    <w:rsid w:val="00D41305"/>
+    <w:rsid w:val="00D43114"/>
+    <w:rsid w:val="00D64123"/>
+    <w:rsid w:val="00D642D3"/>
+    <w:rsid w:val="00D8311D"/>
+    <w:rsid w:val="00D86B79"/>
+    <w:rsid w:val="00D91434"/>
+    <w:rsid w:val="00DB1216"/>
+    <w:rsid w:val="00DB312D"/>
+    <w:rsid w:val="00DB42D2"/>
+    <w:rsid w:val="00DB7468"/>
+    <w:rsid w:val="00DC4C6E"/>
+    <w:rsid w:val="00DF0E57"/>
+    <w:rsid w:val="00DF181A"/>
+    <w:rsid w:val="00DF7E3E"/>
+    <w:rsid w:val="00E04466"/>
+    <w:rsid w:val="00E04C14"/>
+    <w:rsid w:val="00E11CE2"/>
+    <w:rsid w:val="00E17024"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:rsid w:val="00E21EED"/>
+    <w:rsid w:val="00E25218"/>
+    <w:rsid w:val="00E254C4"/>
+    <w:rsid w:val="00E52F97"/>
+    <w:rsid w:val="00E617E6"/>
+    <w:rsid w:val="00E63F62"/>
+    <w:rsid w:val="00E80A51"/>
+    <w:rsid w:val="00E82D01"/>
+    <w:rsid w:val="00EA1DFC"/>
+    <w:rsid w:val="00EA3268"/>
+    <w:rsid w:val="00EA7735"/>
+    <w:rsid w:val="00EB50D7"/>
+    <w:rsid w:val="00EB7F6B"/>
+    <w:rsid w:val="00ED2FE3"/>
+    <w:rsid w:val="00EE3AA0"/>
+    <w:rsid w:val="00EE3DB3"/>
+    <w:rsid w:val="00EE6527"/>
+    <w:rsid w:val="00F019B4"/>
+    <w:rsid w:val="00F32D6C"/>
+    <w:rsid w:val="00F4110C"/>
+    <w:rsid w:val="00F552B7"/>
+    <w:rsid w:val="00F5658D"/>
+    <w:rsid w:val="00F67B04"/>
+    <w:rsid w:val="00F76152"/>
+    <w:rsid w:val="00F817FC"/>
+    <w:rsid w:val="00F85AA5"/>
+    <w:rsid w:val="00F864E2"/>
+    <w:rsid w:val="00FA194B"/>
+    <w:rsid w:val="00FA7984"/>
+    <w:rsid w:val="00FB176A"/>
+    <w:rsid w:val="00FC2D2D"/>
+    <w:rsid w:val="00FC4320"/>
+    <w:rsid w:val="00FD08A9"/>
+    <w:rsid w:val="00FD2A3E"/>
+    <w:rsid w:val="00FD46AC"/>
+    <w:rsid w:val="00FD50C6"/>
+    <w:rsid w:val="00FE6CFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ro-RO"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3DDAD78F"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{2C168235-EEBE-431D-A831-5E3108B470B5}"/>
+  <w14:docId w14:val="3459DAFD"/>
+  <w15:docId w15:val="{24B00887-3B06-4D3C-B485-032AA05613C1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ro-RO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7359,497 +11451,1340 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BF7278"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="$ Benguiat_Bold" w:hAnsi="$ Benguiat_Bold"/>
+      <w:b/>
+      <w:sz w:val="132"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="$Caslon" w:hAnsi="$Caslon"/>
+      <w:b/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="$Caslon" w:hAnsi="$Caslon"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="$Caslon" w:hAnsi="$Caslon"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="$Caslon" w:hAnsi="$Caslon"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="$Caslon" w:hAnsi="$Caslon"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BF7278"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004E1000"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004E1000"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar">
+    <w:name w:val="Знак Знак Char Char Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DF0E57"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A56041"/>
+    <w:pPr>
+      <w:ind w:firstLine="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="cn">
+    <w:name w:val="cn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A56041"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="cb">
+    <w:name w:val="cb"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A56041"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00026B87"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="LineNumber">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EC1A54"/>
+    <w:rsid w:val="00026B87"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:rsid w:val="00026B87"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00026B87"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00DD6156"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003852B4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="news">
+    <w:name w:val="news"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="009E20E6"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GrilTabel1">
+    <w:name w:val="Grilă Tabel1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="009E20E6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ro-RO" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E20E6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="FrListare1">
+    <w:name w:val="Fără Listare1"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E216C5"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E216C5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tt">
+    <w:name w:val="tt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar0">
+    <w:name w:val="Char Char Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="docheader1">
+    <w:name w:val="doc_header1"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E216C5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="docsign11">
+    <w:name w:val="doc_sign11"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="sttart">
+    <w:name w:val="st_tart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E216C5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tal1">
+    <w:name w:val="tal1"/>
+    <w:rsid w:val="00E216C5"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GrilTabel2">
+    <w:name w:val="Grilă Tabel2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="justify">
+    <w:name w:val="justify"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="033778"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="def">
+    <w:name w:val="def"/>
+    <w:rsid w:val="00E216C5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="cnam1">
+    <w:name w:val="cnam1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2D2D2D"/>
+      <w:sz w:val="29"/>
+      <w:szCs w:val="29"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="ro-RO" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:rPr>
+      <w:lang w:val="ro-RO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E216C5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="ro-RO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:rsid w:val="00E216C5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="docheader">
+    <w:name w:val="doc_header"/>
+    <w:rsid w:val="00E216C5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EA7735"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="373" w:lineRule="exact"/>
+      <w:ind w:firstLine="696"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style8">
+    <w:name w:val="Style8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EA7735"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="317" w:lineRule="exact"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style9">
+    <w:name w:val="Style9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EA7735"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="326" w:lineRule="exact"/>
+      <w:ind w:firstLine="398"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle12">
+    <w:name w:val="Font Style12"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EA7735"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D7A09"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="cp">
+    <w:name w:val="cp"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000D7A09"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="object">
+    <w:name w:val="object"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000D7A09"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000D7A09"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D7A09"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE3AA0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00726EDE"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="ro-RO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00726EDE"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="ro-RO" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="1198394494">
+    <w:div w:id="306671287">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="604389101">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="629944600">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="735517445">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="777069476">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="853305100">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="980697064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="982274768">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1100488274">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1254362978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1260681046">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1376927057">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1596671643">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1687754267">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1863130884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Temă Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDF0F8E1-F7A8-4AD5-803D-7398A9B01547}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1355C40-8177-4C4D-84EE-826A4E9487DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>891</Words>
-  <Characters>5168</Characters>
+  <Words>1025</Words>
+  <Characters>5945</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titlu</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Cancelaria Guvernului</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6047</CharactersWithSpaces>
+  <CharactersWithSpaces>6957</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>lll</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>