--- v0 (2026-05-14)
+++ v1 (2026-10-20)
@@ -1,61 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="408CE86F" w14:textId="77777777" w:rsidR="004E2EA5" w:rsidRPr="00D55A48" w:rsidRDefault="004E2EA5" w:rsidP="004E2EA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ro-RO"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk230688146"/>
       <w:r w:rsidRPr="00D55A48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t>Tabel comparativ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45973161" w14:textId="2B415C3F" w:rsidR="007C464E" w:rsidRPr="007C464E" w:rsidRDefault="004E2EA5" w:rsidP="007C464E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="884"/>
           <w:tab w:val="left" w:pos="1196"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -126,206 +129,53 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light"/>
         <w:tblW w:w="14235" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4599"/>
         <w:gridCol w:w="5159"/>
         <w:gridCol w:w="14"/>
         <w:gridCol w:w="4463"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E2EA5" w:rsidRPr="00D55A48" w14:paraId="5525F14C" w14:textId="77777777" w:rsidTr="00D55A48">
+      <w:tr w:rsidR="004E2EA5" w:rsidRPr="00D55A48" w14:paraId="532BE910" w14:textId="77777777" w:rsidTr="00846E26">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="841"/>
-[...151 lines deleted...]
-        <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BA6CAE6" w14:textId="77777777" w:rsidR="004E2EA5" w:rsidRPr="00D55A48" w:rsidRDefault="004E2EA5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="114"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -333,8875 +183,8192 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Conținutul normei în vigoare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38C2AEAD" w14:textId="77777777" w:rsidR="004E2EA5" w:rsidRPr="00D55A48" w:rsidRDefault="004E2EA5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-1258" w:firstLine="1144"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D55A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Modificarea propusă</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4477" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FB3E383" w14:textId="77777777" w:rsidR="004E2EA5" w:rsidRPr="00D55A48" w:rsidRDefault="004E2EA5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-1258" w:firstLine="1144"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D55A48">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conținutul normei după modificare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946DC8" w:rsidRPr="00D55A48" w14:paraId="0EDB30AB" w14:textId="77777777" w:rsidTr="00055542">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="14235" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AB55133" w14:textId="77777777" w:rsidR="00B861FE" w:rsidRDefault="00B861FE" w:rsidP="00437F22">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28458A66" w14:textId="553A5AAC" w:rsidR="00946DC8" w:rsidRPr="00946DC8" w:rsidRDefault="00946DC8" w:rsidP="00437F22">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Regulamentul sanitar privind aditivii alimentari aprobat prin Hotărârea Guvernului nr.229/2013 (Monitorul Oficial, 2013, nr.69-74 art.283), cu modificările ulterioare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C788F" w:rsidRPr="00D55A48" w14:paraId="167CDF76" w14:textId="77777777" w:rsidTr="00846E26">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B8B7E05" w14:textId="69EB9543" w:rsidR="006C788F" w:rsidRPr="00437F22" w:rsidRDefault="00437F22" w:rsidP="005C6396">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="22" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437F22">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Prevedere inexistentă</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20D8AAC7" w14:textId="77777777" w:rsidR="00437F22" w:rsidRPr="00437F22" w:rsidRDefault="00437F22" w:rsidP="00437F22">
+            <w:pPr>
+              <w:pStyle w:val="tt"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Conținutul normei după modificare</w:t>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437F22">
+              <w:t>Se completează cu punctul 40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437F22">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437F22">
+              <w:t xml:space="preserve">  cu următorul cuprins:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="116E6979" w14:textId="604D52FA" w:rsidR="006C788F" w:rsidRPr="00437F22" w:rsidRDefault="00437F22" w:rsidP="00437F22">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437F22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>”40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437F22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437F22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Ministerul Agriculturii și Industriei Alimentare aprobă recomandări de monitorizare a prezenței aditivilor în produsele alimentare, în vederea colectării de date informaționale pentru evaluarea riscurilor prezentate de acestea în alimente.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56588260" w14:textId="77777777" w:rsidR="00437F22" w:rsidRPr="00437F22" w:rsidRDefault="00437F22" w:rsidP="00437F22">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437F22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>”40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437F22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437F22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Ministerul Agriculturii și Industriei Alimentare aprobă recomandări de monitorizare a prezenței aditivilor în produsele alimentare, în vederea colectării de date informaționale pentru evaluarea riscurilor prezentate de acestea în alimente.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D110C3" w14:textId="77777777" w:rsidR="006C788F" w:rsidRPr="00437F22" w:rsidRDefault="006C788F" w:rsidP="000C0E6C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946DC8" w:rsidRPr="00D55A48" w14:paraId="52332FB3" w14:textId="77777777" w:rsidTr="00E455E0">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="14235" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C84801A" w14:textId="54090A4E" w:rsidR="00946DC8" w:rsidRPr="00946DC8" w:rsidRDefault="00946DC8" w:rsidP="00946DC8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Hotărârea Guvernului nr. 662/2024 pentru stabilirea unor norme detaliate referitoare la  cerințele minime privind posturile de control și posturile de control la frontieră  (Monitorul Oficial al Republicii Moldova, 2024,  nr. 434-436, art. 817)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946DC8" w:rsidRPr="00D55A48" w14:paraId="40205D74" w14:textId="77777777" w:rsidTr="00846E26">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BE9453D" w14:textId="04A788C1" w:rsidR="00946DC8" w:rsidRPr="00946DC8" w:rsidRDefault="00946DC8" w:rsidP="00946DC8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="33" w:firstLine="327"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Prezenta hotărâre intră în vigoare la data de 8 mai 2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF13731" w14:textId="0A52D8F2" w:rsidR="00946DC8" w:rsidRPr="00946DC8" w:rsidRDefault="00946DC8" w:rsidP="00946DC8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="766F0229" w14:textId="77777777" w:rsidR="00946DC8" w:rsidRPr="00946DC8" w:rsidRDefault="00946DC8" w:rsidP="00946DC8">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
+              <w:spacing w:line="253" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Punctul 2 va avea următorul cuprins:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62DF0D3E" w14:textId="38761035" w:rsidR="00946DC8" w:rsidRPr="00946DC8" w:rsidRDefault="00946DC8" w:rsidP="00946DC8">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Prezenta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>hotărâre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>intră</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>în</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>vigoare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>intrării</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>în</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>vigoare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Legii</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nr. 82/2024 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>privind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">controalele oficiale </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>în</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>domeniul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>agroalimentar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00946DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45E62927" w14:textId="77777777" w:rsidR="00A459BC" w:rsidRPr="00A459BC" w:rsidRDefault="00A459BC" w:rsidP="00A459BC">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Prezenta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>hotărâre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>intră</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>în</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>vigoare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>intrării</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>în</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>vigoare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Legii</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nr. 82/2024 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>privind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">controalele oficiale </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>în</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>domeniul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>agroalimentar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A459BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="220BF771" w14:textId="77777777" w:rsidR="00946DC8" w:rsidRPr="006C788F" w:rsidRDefault="00946DC8" w:rsidP="000C0E6C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000478A5" w:rsidRPr="00D55A48" w14:paraId="36EC8F1C" w14:textId="77777777" w:rsidTr="00390CED">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="14235" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3829CEBA" w14:textId="1502B623" w:rsidR="000478A5" w:rsidRPr="000478A5" w:rsidRDefault="000478A5" w:rsidP="000478A5">
+            <w:pPr>
+              <w:pStyle w:val="cb"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000478A5">
+              <w:t>Hotărârea Guvernului nr. 762/2024 cu privire la stabilirea frecvenței uniforme a controalelor oficiale asupra animalelor și a bunurilor care intră în Republica Moldova (Monitorul Oficial al Republicii Moldova, 2024, nr. 529-532, art. 957 ,)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000478A5" w:rsidRPr="00D55A48" w14:paraId="34DAA467" w14:textId="77777777" w:rsidTr="00846E26">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="539535A0" w14:textId="4E827AFB" w:rsidR="00BB71B8" w:rsidRPr="00BB71B8" w:rsidRDefault="00BB71B8" w:rsidP="00BB71B8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="33" w:firstLine="327"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB71B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Prezenta hotărâre intră în vigoare la data de 8 mai 2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="044544F3" w14:textId="77777777" w:rsidR="000478A5" w:rsidRPr="00BB71B8" w:rsidRDefault="000478A5" w:rsidP="00BB71B8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07AE581B" w14:textId="77777777" w:rsidR="003B5B98" w:rsidRPr="003B5B98" w:rsidRDefault="003B5B98" w:rsidP="003B5B98">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
+              <w:spacing w:line="253" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Punctul 3 va avea următorul cuprins:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7072C995" w14:textId="55F75F72" w:rsidR="000478A5" w:rsidRPr="003B5B98" w:rsidRDefault="003B5B98" w:rsidP="003B5B98">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Prezenta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>hotărâre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>intră</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>în</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>vigoare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>intrării</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>în</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>vigoare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Legii</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nr. 82/2024 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>privind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">controalele oficiale </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>în</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>domeniul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>agroalimentar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B5B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EAC58E1" w14:textId="667FF328" w:rsidR="000478A5" w:rsidRPr="005B1288" w:rsidRDefault="005B1288" w:rsidP="005B1288">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Prezenta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>hotărâre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>intră</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>în</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>vigoare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>intrării</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>în</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>vigoare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Legii</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nr. 82/2024 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>privind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">controalele oficiale </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>în</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>domeniul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>agroalimentar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B1288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00634F29" w:rsidRPr="00D55A48" w14:paraId="4D3517BE" w14:textId="77777777" w:rsidTr="00C921C0">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="14235" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43346C8C" w14:textId="3F41E92F" w:rsidR="00634F29" w:rsidRPr="00634F29" w:rsidRDefault="00634F29" w:rsidP="005B1288">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00634F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Hotărârea Guvernului nr. 6/2025 privind aprobarea Cerinţelor simplificate pentru activitatea micilor producători din domeniul alimentar şi completarea Hotărârii Guvernului nr. 643/2003 cu privire la aprobarea Normelor metodologice şi criteriilor de clasificare a structurilor de primire turistică cu funcţiuni de cazare şi de servire a mesei (Monitorul Oficial al Republicii Moldova, 2025, nr. 89-95a, art. 84)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522DDF" w:rsidRPr="00D55A48" w14:paraId="759DD977" w14:textId="77777777" w:rsidTr="00846E26">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5932DD8A" w14:textId="01DF39D5" w:rsidR="00522DDF" w:rsidRPr="005C6396" w:rsidRDefault="00522DDF" w:rsidP="005C6396">
+          <w:p w14:paraId="5932DD8A" w14:textId="01DF39D5" w:rsidR="00522DDF" w:rsidRPr="000C70E3" w:rsidRDefault="00522DDF" w:rsidP="005C6396">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="22" w:firstLine="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Prevedere inexistentă</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D06C97C" w14:textId="6D8C0537" w:rsidR="00522DDF" w:rsidRPr="00DC18FC" w:rsidRDefault="00522DDF" w:rsidP="00522DDF">
+          <w:p w14:paraId="6D06C97C" w14:textId="6D8C0537" w:rsidR="00522DDF" w:rsidRPr="000C70E3" w:rsidRDefault="00522DDF" w:rsidP="00522DDF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC18FC">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Anexa nr. </w:t>
             </w:r>
-            <w:r w:rsidR="00846E26">
+            <w:r w:rsidR="00846E26" w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="386C7EE7" w14:textId="77777777" w:rsidR="00522DDF" w:rsidRPr="00DC18FC" w:rsidRDefault="00522DDF" w:rsidP="00522DDF">
+          <w:p w14:paraId="386C7EE7" w14:textId="77777777" w:rsidR="00522DDF" w:rsidRPr="000C70E3" w:rsidRDefault="00522DDF" w:rsidP="00522DDF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Se </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>completează</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> cu pct. 3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">cu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>următorul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>cuprins</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F69CB6E" w14:textId="0D416298" w:rsidR="00522DDF" w:rsidRPr="00DC69F4" w:rsidRDefault="00522DDF" w:rsidP="00522DDF">
+          <w:p w14:paraId="0F69CB6E" w14:textId="36474623" w:rsidR="00522DDF" w:rsidRPr="000C70E3" w:rsidRDefault="0008408A" w:rsidP="00522DDF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F4A4E">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>„3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. În cazul în care, în activitatea pe care o desfășoară, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...7 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:t>producătorii</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>mici</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> din </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00E05E58">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Fără</w:t>
+              <w:t>sectorul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00E05E58">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>a</w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>produselor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00E05E58">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>aduce</w:t>
+              <w:t>alimentare</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00E05E58">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>origine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00E05E58">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>atingere</w:t>
+              <w:t>animală</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00E05E58">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...772 lines deleted...]
-              <w:t>”</w:t>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>depășesc cantitățile stabilite în tabelul 3 din anexa nr.2, aceștia sunt obligați să își autorizeze unitățile în condițiile art. 18 din Legea  nr. 221/2007 privind activitatea sanitară veterinară.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68ADFBB2" w14:textId="1EAB85BC" w:rsidR="00522DDF" w:rsidRPr="00EC14BC" w:rsidRDefault="00E05E58" w:rsidP="000C0E6C">
+          <w:p w14:paraId="68ADFBB2" w14:textId="163A3253" w:rsidR="00522DDF" w:rsidRPr="006C788F" w:rsidRDefault="0008408A" w:rsidP="000C0E6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>„3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. În cazul în care, în activitatea pe care o desfășoară, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>producătorii</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...7 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>mici</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> din </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Fără</w:t>
+              <w:t>sectorul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>a</w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>produselor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>aduce</w:t>
+              <w:t>alimentare</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>origine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>atingere</w:t>
+              <w:t>animală</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...772 lines deleted...]
-              <w:t>”</w:t>
+            <w:r w:rsidRPr="000C70E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>depășesc cantitățile stabilite în tabelul 3 din anexa nr.2, aceștia sunt obligați să își autorizeze unitățile în condițiile art. 18 din Legea  nr. 221/2007 privind activitatea sanitară veterinară.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC69F4" w:rsidRPr="00D55A48" w14:paraId="0E1E5581" w14:textId="77777777" w:rsidTr="00846E26">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ED6845C" w14:textId="636C9A1E" w:rsidR="00DC69F4" w:rsidRPr="005C6396" w:rsidRDefault="005C6396" w:rsidP="005C6396">
+          <w:p w14:paraId="0ED6845C" w14:textId="636C9A1E" w:rsidR="00DC69F4" w:rsidRPr="006C788F" w:rsidRDefault="005C6396" w:rsidP="005C6396">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="22" w:firstLine="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C6396">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C6396">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>. Activitățile de vânzare cu amănuntul a produselor de origine animală se pot derula atât timp cât sunt îndeplinite condițiile sanitare veterinare și pentru siguranța alimentelor, conform prezentelor Cerințe.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7597E0AE" w14:textId="4665E7A3" w:rsidR="00DC69F4" w:rsidRPr="00DC69F4" w:rsidRDefault="00DC69F4" w:rsidP="00DC69F4">
+          <w:p w14:paraId="7597E0AE" w14:textId="4111F39A" w:rsidR="00DC69F4" w:rsidRPr="000C70E3" w:rsidRDefault="00DC69F4" w:rsidP="00DC69F4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t xml:space="preserve">La pct. 15 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>cuvintele</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>produselor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>origine</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t xml:space="preserve"> animal</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>ă</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t xml:space="preserve">’’ se </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>substituie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t xml:space="preserve"> cu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>cuvântul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t xml:space="preserve"> ’’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>alimentelor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC69F4">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
-              <w:t>’’.’’</w:t>
+              <w:t>’’.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56A0856D" w14:textId="77777777" w:rsidR="00DC69F4" w:rsidRPr="004D6D8A" w:rsidRDefault="00DC69F4" w:rsidP="00B24921">
+          <w:p w14:paraId="56A0856D" w14:textId="77777777" w:rsidR="00DC69F4" w:rsidRPr="006C788F" w:rsidRDefault="00DC69F4" w:rsidP="00B24921">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="672B95CA" w14:textId="71536B2C" w:rsidR="00DC69F4" w:rsidRPr="00EC14BC" w:rsidRDefault="00EC14BC" w:rsidP="000C0E6C">
+          <w:p w14:paraId="672B95CA" w14:textId="71536B2C" w:rsidR="00DC69F4" w:rsidRPr="006C788F" w:rsidRDefault="00EC14BC" w:rsidP="000C0E6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC14BC">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">’’ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC14BC">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Activitățile de vânzare cu amănuntul </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC14BC">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC14BC">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00917161">
+            <w:r w:rsidR="00917161" w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>alimentelor</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC14BC">
+            <w:r w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> se pot derula atât timp cât sunt îndeplinite condițiile sanitare veterinare și pentru siguranța alimentelor, conform prezentelor Cerințe.</w:t>
             </w:r>
-            <w:r w:rsidR="00917161">
+            <w:r w:rsidR="00917161" w:rsidRPr="000C70E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>’’</w:t>
-            </w:r>
-[...331 lines deleted...]
-              <w:t>pe o distanță estimată în raza de până la 150 km de la locul de producere, inclusiv prin vânzare directă către consumatorul final, în piețe agroalimentare, târguri, festivaluri, expoziții, evenimente locale sau prin livrare directă, cu respectarea cerințelor de igienă, siguranță alimentară și trasabilitate, stabilite de legislația din domeniul alimentar.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E2EA5" w:rsidRPr="00D55A48" w14:paraId="053DDA11" w14:textId="77777777" w:rsidTr="00846E26">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48552437" w14:textId="1A1667D0" w:rsidR="00B87145" w:rsidRPr="00EE0723" w:rsidRDefault="00EE0723" w:rsidP="00AC4C0A">
+          <w:p w14:paraId="48552437" w14:textId="3D1AE486" w:rsidR="00B87145" w:rsidRPr="00F91470" w:rsidRDefault="00B87145" w:rsidP="00F91470">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="33" w:firstLine="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00F91470">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
+              <w:t xml:space="preserve">59. Prin derogare de la pct.58, pentru a preveni şi a minimiza riscul afectării sănătăţii publice şi a celei animale, generat de subprodusele de origine animală şi de produsele derivate care nu sunt destinate consumului uman, micii producători trebuie să deţină contractul de prestare servicii, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91470">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>3.</w:t>
-[...21 lines deleted...]
-              <w:t>59. Prin derogare de la pct.58, pentru a preveni şi a minimiza riscul afectării sănătăţii publice şi a celei animale, generat de subprodusele de origine animală şi de produsele derivate care nu sunt destinate consumului uman, micii producători trebuie să deţină contractul de prestare servicii, încheiat cu operatorii autorizaţi, pentru eliminarea şi transportul acestor subproduse.</w:t>
+              <w:t>încheiat cu operatorii autorizaţi, pentru eliminarea şi transportul acestor subproduse.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B6C43F7" w14:textId="757F7111" w:rsidR="004E2EA5" w:rsidRPr="00D55A48" w:rsidRDefault="004E2EA5">
+          <w:p w14:paraId="1B6C43F7" w14:textId="757F7111" w:rsidR="004E2EA5" w:rsidRPr="006C788F" w:rsidRDefault="004E2EA5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69296E75" w14:textId="77777777" w:rsidR="000C0E6C" w:rsidRPr="00DC18FC" w:rsidRDefault="000C0E6C" w:rsidP="000C0E6C">
+          <w:p w14:paraId="69296E75" w14:textId="77777777" w:rsidR="000C0E6C" w:rsidRPr="007F6DEF" w:rsidRDefault="000C0E6C" w:rsidP="000C0E6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC18FC">
+            <w:r w:rsidRPr="007F6DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>La punctul 59 după cuvântul ”contractul” se completează cu cuvintele ”sau factura”.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2378267C" w14:textId="77777777" w:rsidR="004E2EA5" w:rsidRPr="00D55A48" w:rsidRDefault="004E2EA5" w:rsidP="000C0E6C">
+          <w:p w14:paraId="2378267C" w14:textId="77777777" w:rsidR="004E2EA5" w:rsidRPr="007F6DEF" w:rsidRDefault="004E2EA5" w:rsidP="000C0E6C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D9578DF" w14:textId="7A0C6E0D" w:rsidR="00B87145" w:rsidRPr="00EE0723" w:rsidRDefault="00B87145" w:rsidP="00EE0723">
+          <w:p w14:paraId="7D9578DF" w14:textId="7A0C6E0D" w:rsidR="00B87145" w:rsidRPr="007F6DEF" w:rsidRDefault="00B87145" w:rsidP="00EE0723">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0723">
+            <w:r w:rsidRPr="007F6DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>„</w:t>
             </w:r>
-            <w:r w:rsidRPr="00573D9F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="007F6DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
-              <w:t>59.</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t xml:space="preserve">59. Prin derogare de la pct.58, pentru a preveni şi a minimiza riscul afectării sănătăţii publice şi a celei animale, generat de subprodusele de origine animală şi de produsele derivate care nu sunt destinate consumului uman, micii producători trebuie să deţină contractul sau factura de prestare servicii, încheiat cu operatorii autorizaţi, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F6DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Prin derogare de la pct.58, pentru a preveni şi a minimiza riscul afectării sănătăţii publice şi a celei animale, generat de subprodusele de origine animală şi de produsele derivate care nu sunt destinate consumului uman, micii producători trebuie să deţină contractul sau factura de prestare servicii, încheiat cu operatorii autorizaţi, pentru eliminarea şi transportul acestor subproduse.”</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>pentru eliminarea şi transportul acestor subproduse.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53692F06" w14:textId="77777777" w:rsidR="004E2EA5" w:rsidRPr="00D55A48" w:rsidRDefault="004E2EA5">
+          <w:p w14:paraId="53692F06" w14:textId="77777777" w:rsidR="004E2EA5" w:rsidRPr="007F6DEF" w:rsidRDefault="004E2EA5">
             <w:pPr>
               <w:pStyle w:val="cb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="708"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7B86" w:rsidRPr="00D55A48" w14:paraId="32D8DE3B" w14:textId="77777777" w:rsidTr="00846E26">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F7AB56F" w14:textId="22FA2356" w:rsidR="009F7B86" w:rsidRPr="00BC16C8" w:rsidRDefault="00BC16C8" w:rsidP="00F91470">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="33" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC16C8">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC16C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.  În cazuri excepționale, pentru o perioadă limitată de timp, de până la două ore, este permisă abaterea de la regimul de control al temperaturii în timpul pregătirii, încărcării, transportării la depozite, vitrine sau al servirii alimentelor consumatorilor, dacă o astfel de nerespectare a regimului de control al temperaturii nu implică un risc pentru siguranța produselor alimentare.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2057D60F" w14:textId="77777777" w:rsidR="009F7B86" w:rsidRDefault="009F7B86" w:rsidP="000C0E6C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anexa nr. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C05EBB2" w14:textId="77777777" w:rsidR="009F7B86" w:rsidRPr="009F7B86" w:rsidRDefault="009F7B86" w:rsidP="009F7B86">
+            <w:pPr>
+              <w:ind w:left="213"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>punctul 11 va avea următorul cuprins</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="118F27A9" w14:textId="1E301DDF" w:rsidR="009F7B86" w:rsidRPr="009F7B86" w:rsidRDefault="009F7B86" w:rsidP="009F7B86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Producătorul trebuie să respecte regimul de control al temperaturii în timpul transportului produselor de origine animală, la o distanță mai mare de 100 km, iar în anumite cazuri, pentru o perioadă limitată de timp, de până la două ore, este permisă abaterea de la regimul de control al temperaturii în timpul încărcării, transportării la depozite, la vitrine sau al comercializării alimentelor consumatorilor, dacă o astfel de nerespectare a regimului de control al temperaturii nu implică un risc pentru siguranța acestor produse.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BF14B0C" w14:textId="32CD0241" w:rsidR="009F7B86" w:rsidRPr="007F6DEF" w:rsidRDefault="009F7B86" w:rsidP="00EE0723">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Producătorul trebuie să respecte regimul de control al temperaturii în timpul transportului produselor de origine animală, la o distanță mai mare de 100 km, iar în anumite cazuri, pentru o perioadă limitată de timp, de până la două ore, este permisă abaterea de la regimul de control al temperaturii în timpul încărcării, transportării la depozite, la vitrine sau al comercializării alimentelor consumatorilor, dacă o astfel de nerespectare a regimului de control al temperaturii nu implică un risc pentru siguranța acestor produse.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ”</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC18FC" w:rsidRPr="00D55A48" w14:paraId="73F6D01C" w14:textId="77777777" w:rsidTr="00846E26">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CAFB51A" w14:textId="1D574483" w:rsidR="00DC18FC" w:rsidRPr="0018168B" w:rsidRDefault="0018168B" w:rsidP="00AC4C0A">
+          <w:p w14:paraId="6CAFB51A" w14:textId="07C4D40C" w:rsidR="00DC18FC" w:rsidRPr="00ED593E" w:rsidRDefault="0018168B" w:rsidP="00ED593E">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0018168B">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
-              <w:t>5.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0018168B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED593E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Prevedere inexistentă</w:t>
+              <w:t>Prevedere inexistentă</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="571A166B" w14:textId="463A481A" w:rsidR="00DC18FC" w:rsidRPr="00DC18FC" w:rsidRDefault="00DC18FC" w:rsidP="00DC18FC">
+          <w:p w14:paraId="571A166B" w14:textId="463A481A" w:rsidR="00DC18FC" w:rsidRPr="00ED593E" w:rsidRDefault="00DC18FC" w:rsidP="00DC18FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Se </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>completează</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> cu pct. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>cu următorul cuprins</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BC3914B" w14:textId="389850BA" w:rsidR="00DC18FC" w:rsidRPr="00DC18FC" w:rsidRDefault="00DC18FC" w:rsidP="00DC18FC">
+          <w:p w14:paraId="2BC3914B" w14:textId="389850BA" w:rsidR="00DC18FC" w:rsidRPr="006C788F" w:rsidRDefault="00DC18FC" w:rsidP="00DC18FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>„12</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> . Pe lângă efectuarea testelor microbiologice pentru indicatorul Listeria monoc</w:t>
             </w:r>
-            <w:r w:rsidR="00FF1C5F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidR="00FF1C5F" w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>togenes la produsele din carne, operatorii din domeniul alimentar, trebuie să preleveze probe din zonele de prelucrare și de pe echipamentele utilizate, în vederea detectării prezenței Listeria monoc</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF1C5F" w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>togenes, cu o frecvență de cel puțin două probe pe an.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08A9C4FD" w14:textId="7D0F6517" w:rsidR="00DC18FC" w:rsidRPr="004D6D8A" w:rsidRDefault="000B63B9" w:rsidP="00AE6BB4">
+          <w:p w14:paraId="08A9C4FD" w14:textId="7D0F6517" w:rsidR="00DC18FC" w:rsidRPr="006C788F" w:rsidRDefault="000B63B9" w:rsidP="00AE6BB4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC18FC">
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>„12</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...42 lines deleted...]
-              <w:t>togenes, cu o frecvență de cel puțin două probe pe an.”</w:t>
+            <w:r w:rsidRPr="00ED593E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> . Pe lângă efectuarea testelor microbiologice pentru indicatorul Listeria monocetogenes la produsele din carne, operatorii din domeniul alimentar, trebuie să preleveze probe din zonele de prelucrare și de pe echipamentele utilizate, în vederea detectării prezenței Listeria monocetogenes, cu o frecvență de cel puțin două probe pe an.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC18FC" w:rsidRPr="00D55A48" w14:paraId="02883743" w14:textId="77777777" w:rsidTr="00846E26">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74BC0724" w14:textId="77777777" w:rsidR="00C116C2" w:rsidRPr="00AE6BB4" w:rsidRDefault="00AE6BB4" w:rsidP="00AC4C0A">
+          <w:p w14:paraId="74BC0724" w14:textId="11D04CED" w:rsidR="00C116C2" w:rsidRPr="00373789" w:rsidRDefault="00C116C2" w:rsidP="00373789">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE6BB4">
-[...20 lines deleted...]
-            </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="4402" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1254"/>
               <w:gridCol w:w="1574"/>
               <w:gridCol w:w="1574"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C116C2" w14:paraId="5A0EA947" w14:textId="77777777" w:rsidTr="00522DDF">
+            <w:tr w:rsidR="00373789" w:rsidRPr="00373789" w14:paraId="5A0EA947" w14:textId="77777777" w:rsidTr="00522DDF">
               <w:trPr>
                 <w:trHeight w:val="880"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4402" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
-                <w:p w14:paraId="2193DEBD" w14:textId="77777777" w:rsidR="00C116C2" w:rsidRPr="00C116C2" w:rsidRDefault="00C116C2" w:rsidP="00C116C2">
+                <w:p w14:paraId="2193DEBD" w14:textId="77777777" w:rsidR="00C116C2" w:rsidRPr="00373789" w:rsidRDefault="00C116C2" w:rsidP="00C116C2">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C116C2">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Strong"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                     <w:t>Frecvența de prelevare a probelor la </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00C116C2">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Strong"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>producerea cărnii</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="40D4B0EE" w14:textId="77777777" w:rsidR="00C116C2" w:rsidRPr="00C116C2" w:rsidRDefault="00C116C2" w:rsidP="00C116C2">
+                <w:p w14:paraId="40D4B0EE" w14:textId="77777777" w:rsidR="00C116C2" w:rsidRPr="00373789" w:rsidRDefault="00C116C2" w:rsidP="00C116C2">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C116C2">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Strong"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>de bovine, porcine, ovine, caprine</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6776F7D6" w14:textId="6E9D045B" w:rsidR="00C116C2" w:rsidRPr="00C116C2" w:rsidRDefault="00C116C2" w:rsidP="00C116C2">
+                <w:p w14:paraId="6776F7D6" w14:textId="6E9D045B" w:rsidR="00C116C2" w:rsidRPr="00373789" w:rsidRDefault="00C116C2" w:rsidP="00C116C2">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
-                      <w:color w:val="333333"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C116C2">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Strong"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                     <w:t> (criterii de igienă a procesului)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C116C2" w14:paraId="0F116A80" w14:textId="77777777" w:rsidTr="00522DDF">
+            <w:tr w:rsidR="00373789" w:rsidRPr="00373789" w14:paraId="0F116A80" w14:textId="77777777" w:rsidTr="00522DDF">
               <w:trPr>
                 <w:trHeight w:val="1472"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1254" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F80EF24" w14:textId="5E038254" w:rsidR="00C116C2" w:rsidRPr="00C116C2" w:rsidRDefault="00C116C2" w:rsidP="00AC4C0A">
+                <w:p w14:paraId="7F80EF24" w14:textId="5E038254" w:rsidR="00C116C2" w:rsidRPr="00373789" w:rsidRDefault="00C116C2" w:rsidP="00AC4C0A">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="FF0000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Volumul lunar de producere a cărnii de bovine, porcine, ovine, caprine</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1574" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="10633CEE" w14:textId="4AA66934" w:rsidR="00C116C2" w:rsidRPr="00C116C2" w:rsidRDefault="00C116C2" w:rsidP="00AC4C0A">
+                <w:p w14:paraId="10633CEE" w14:textId="4AA66934" w:rsidR="00C116C2" w:rsidRPr="00373789" w:rsidRDefault="00C116C2" w:rsidP="00AC4C0A">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="FF0000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C116C2">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>Frecvența inițială</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1574" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4A252BE2" w14:textId="0E16AA6F" w:rsidR="00C116C2" w:rsidRPr="00296F1E" w:rsidRDefault="00296F1E" w:rsidP="00AC4C0A">
+                <w:p w14:paraId="4A252BE2" w14:textId="0E16AA6F" w:rsidR="00C116C2" w:rsidRPr="00373789" w:rsidRDefault="00296F1E" w:rsidP="00AC4C0A">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="FF0000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>Frecvență redusă ca urmare a rezultatelor satisfăcătoare prelevate consecutiv</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C116C2" w14:paraId="1812D3D6" w14:textId="77777777" w:rsidTr="00522DDF">
+            <w:tr w:rsidR="00373789" w:rsidRPr="00373789" w14:paraId="1812D3D6" w14:textId="77777777" w:rsidTr="00522DDF">
               <w:trPr>
                 <w:trHeight w:val="3809"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1254" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6D5CD5C2" w14:textId="77777777" w:rsidR="00C116C2" w:rsidRDefault="0055179D" w:rsidP="00AC4C0A">
+                <w:p w14:paraId="6D5CD5C2" w14:textId="77777777" w:rsidR="00C116C2" w:rsidRPr="00373789" w:rsidRDefault="0055179D" w:rsidP="00AC4C0A">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>porcine</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: 15 </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>capete</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>/s</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>ăptămână</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7236F98B" w14:textId="77777777" w:rsidR="0055179D" w:rsidRDefault="0055179D" w:rsidP="00AC4C0A">
+                <w:p w14:paraId="7236F98B" w14:textId="77777777" w:rsidR="0055179D" w:rsidRPr="00373789" w:rsidRDefault="0055179D" w:rsidP="00AC4C0A">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>ovine sau caprine</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
-                  <w:r w:rsidR="00296F1E">
+                  <w:r w:rsidR="00296F1E" w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t xml:space="preserve">20 </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidR="00296F1E">
+                  <w:r w:rsidR="00296F1E" w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>capete</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r w:rsidR="00296F1E">
+                  <w:r w:rsidR="00296F1E" w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>/s</w:t>
                   </w:r>
-                  <w:r w:rsidR="00296F1E">
+                  <w:r w:rsidR="00296F1E" w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>ăptămână</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="2A2F6B78" w14:textId="4874422A" w:rsidR="00296F1E" w:rsidRPr="00296F1E" w:rsidRDefault="00296F1E" w:rsidP="00AC4C0A">
+                <w:p w14:paraId="2A2F6B78" w14:textId="4874422A" w:rsidR="00296F1E" w:rsidRPr="00373789" w:rsidRDefault="00296F1E" w:rsidP="00AC4C0A">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>bovine</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>cinci</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>capete</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>/</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>săptămână</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1574" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="46B94D42" w14:textId="77777777" w:rsidR="00296F1E" w:rsidRPr="00296F1E" w:rsidRDefault="00296F1E" w:rsidP="00296F1E">
+                <w:p w14:paraId="46B94D42" w14:textId="77777777" w:rsidR="00296F1E" w:rsidRPr="00373789" w:rsidRDefault="00296F1E" w:rsidP="00296F1E">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>Număr de colonii aerobe şi </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Emphasis"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>Enterobacteriaceae</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1982F0BB" w14:textId="7B7A3827" w:rsidR="00296F1E" w:rsidRPr="00296F1E" w:rsidRDefault="00296F1E" w:rsidP="00296F1E">
+                <w:p w14:paraId="1982F0BB" w14:textId="7B7A3827" w:rsidR="00296F1E" w:rsidRPr="00373789" w:rsidRDefault="00296F1E" w:rsidP="00296F1E">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t> o probă formată de pe cinci carcase la fiecare patru săptămâni, de trei ori consecutiv </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4F59FEC3" w14:textId="77777777" w:rsidR="00296F1E" w:rsidRPr="00296F1E" w:rsidRDefault="00296F1E" w:rsidP="00296F1E">
+                <w:p w14:paraId="4F59FEC3" w14:textId="77777777" w:rsidR="00296F1E" w:rsidRPr="00373789" w:rsidRDefault="00296F1E" w:rsidP="00296F1E">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Emphasis"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>Salmonella</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">: o probă formată de pe cinci carcase la </w:t>
-[...7 lines deleted...]
-                    <w:t>fiecare patru săptămâni, de 12 ori consecutiv </w:t>
+                    <w:t>: o probă formată de pe cinci carcase la fiecare patru săptămâni, de 12 ori consecutiv </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="783AB28E" w14:textId="77777777" w:rsidR="00C116C2" w:rsidRDefault="00C116C2" w:rsidP="00AC4C0A">
+                <w:p w14:paraId="783AB28E" w14:textId="77777777" w:rsidR="00C116C2" w:rsidRPr="00373789" w:rsidRDefault="00C116C2" w:rsidP="00AC4C0A">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="FF0000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1574" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="55DC58AE" w14:textId="77777777" w:rsidR="00296F1E" w:rsidRPr="00296F1E" w:rsidRDefault="00296F1E" w:rsidP="00296F1E">
+                <w:p w14:paraId="55DC58AE" w14:textId="77777777" w:rsidR="00296F1E" w:rsidRPr="00373789" w:rsidRDefault="00296F1E" w:rsidP="00296F1E">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Număr de colonii aerobe şi </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Emphasis"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>Enterobacteriaceae</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7450E603" w14:textId="7EFD20C7" w:rsidR="00296F1E" w:rsidRPr="00296F1E" w:rsidRDefault="00296F1E" w:rsidP="00296F1E">
+                <w:p w14:paraId="7450E603" w14:textId="7EFD20C7" w:rsidR="00296F1E" w:rsidRPr="00373789" w:rsidRDefault="00296F1E" w:rsidP="00296F1E">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>o probă formată de pe cinci carcase pe trimestru</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5E94E4D1" w14:textId="77777777" w:rsidR="00296F1E" w:rsidRPr="00296F1E" w:rsidRDefault="00296F1E" w:rsidP="00296F1E">
+                <w:p w14:paraId="5E94E4D1" w14:textId="77777777" w:rsidR="00296F1E" w:rsidRPr="00373789" w:rsidRDefault="00296F1E" w:rsidP="00296F1E">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Emphasis"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>Salmonella</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>: o probă formată de pe cinci carcase pe trimestru</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7EE0FB3A" w14:textId="77777777" w:rsidR="00C116C2" w:rsidRDefault="00C116C2" w:rsidP="00AC4C0A">
+                <w:p w14:paraId="7EE0FB3A" w14:textId="77777777" w:rsidR="00C116C2" w:rsidRPr="00373789" w:rsidRDefault="00C116C2" w:rsidP="00AC4C0A">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="FF0000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="521233AE" w14:textId="09C564E3" w:rsidR="00DC18FC" w:rsidRPr="00AE6BB4" w:rsidRDefault="00DC18FC" w:rsidP="00AC4C0A">
+          <w:p w14:paraId="521233AE" w14:textId="09C564E3" w:rsidR="00DC18FC" w:rsidRPr="00373789" w:rsidRDefault="00DC18FC" w:rsidP="00AC4C0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="458C98FB" w14:textId="77777777" w:rsidR="000B63B9" w:rsidRPr="000B63B9" w:rsidRDefault="000B63B9" w:rsidP="000B63B9">
+          <w:p w14:paraId="458C98FB" w14:textId="77777777" w:rsidR="000B63B9" w:rsidRPr="00373789" w:rsidRDefault="000B63B9" w:rsidP="000B63B9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B63B9">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>La tabelul de la punctul 14, rândul ’’Frecvența de prelevare a probelor la producerea cărnii de bovine, porcine, ovine, caprine (criterii de igienă a procesului)’’, la rândul al treilea, în coloanele a doua și a treia, cuvintele ”o probă formată de pe cinci carcase” se substituie cu textul ” probele vor fi prelevate din 5 carcase, iar în cazul în care, în ziua sacrificării, au fost sacrificate mai puțin de 5 carcase, se vor preleva probe din numărul de carcase efectiv sacrificate”</w:t>
+              <w:t xml:space="preserve">La tabelul de la punctul 14, rândul ’’Frecvența de prelevare a probelor la producerea cărnii de bovine, porcine, ovine, caprine (criterii de igienă a procesului)’’, la rândul al treilea, în coloanele a doua și a treia, cuvintele ”o probă formată de pe </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>cinci carcase” se substituie cu textul ” probele vor fi prelevate din 5 carcase, iar în cazul în care, în ziua sacrificării, au fost sacrificate mai puțin de 5 carcase, se vor preleva probe din numărul de carcase efectiv sacrificate”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F557B78" w14:textId="52F96B0C" w:rsidR="00DC18FC" w:rsidRPr="00DC18FC" w:rsidRDefault="00DC18FC" w:rsidP="00DC18FC">
+          <w:p w14:paraId="1F557B78" w14:textId="52F96B0C" w:rsidR="00DC18FC" w:rsidRPr="00373789" w:rsidRDefault="00DC18FC" w:rsidP="00DC18FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="4437" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1457"/>
               <w:gridCol w:w="1458"/>
               <w:gridCol w:w="1522"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00651719" w14:paraId="01AABE6E" w14:textId="77777777" w:rsidTr="00522DDF">
+            <w:tr w:rsidR="00373789" w:rsidRPr="00373789" w14:paraId="01AABE6E" w14:textId="77777777" w:rsidTr="00522DDF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4437" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
-                <w:p w14:paraId="4E9A9B18" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00C116C2" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="4E9A9B18" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C116C2">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Strong"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
-                    </w:rPr>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Frecvența de prelevare a probelor la </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00C116C2">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Strong"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>producerea cărnii</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1C3CB5B9" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00C116C2" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="1C3CB5B9" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C116C2">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Strong"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>de bovine, porcine, ovine, caprine</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6014310E" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00C116C2" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="6014310E" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
-                      <w:color w:val="333333"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C116C2">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Strong"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                     <w:t> (criterii de igienă a procesului)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00651719" w14:paraId="5AF4FF1A" w14:textId="77777777" w:rsidTr="00522DDF">
+            <w:tr w:rsidR="00373789" w:rsidRPr="00373789" w14:paraId="5AF4FF1A" w14:textId="77777777" w:rsidTr="00522DDF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1457" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0E583B5C" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00C116C2" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="0E583B5C" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="FF0000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Volumul lunar de producere a cărnii de bovine, porcine, ovine, caprine</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1458" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="69E9F125" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00C116C2" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="69E9F125" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="FF0000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C116C2">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>Frecvența inițială</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1522" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4ED4F62D" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00296F1E" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="4ED4F62D" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="FF0000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>Frecvență redusă ca urmare a rezultatelor satisfăcătoare prelevate consecutiv</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00651719" w14:paraId="1210B80F" w14:textId="77777777" w:rsidTr="00522DDF">
+            <w:tr w:rsidR="00373789" w:rsidRPr="00373789" w14:paraId="1210B80F" w14:textId="77777777" w:rsidTr="00522DDF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1457" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="03EB71B9" w14:textId="77777777" w:rsidR="00651719" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="03EB71B9" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>porcine</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: 15 </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>capete</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>/s</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>ăptămână</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7A76818C" w14:textId="77777777" w:rsidR="00651719" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="7A76818C" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>ovine sau caprine</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: 20 </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>capete</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>/s</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>ăptămână</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="2F54D2AB" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00296F1E" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="2F54D2AB" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>bovine</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>cinci</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>capete</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>/</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>săptămână</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1458" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6422B8DE" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00296F1E" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="6422B8DE" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>Număr de colonii aerobe şi </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Emphasis"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>Enterobacteriaceae</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="231B192E" w14:textId="7CCF3E45" w:rsidR="00651719" w:rsidRPr="00296F1E" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="231B192E" w14:textId="7CCF3E45" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="0002519E" w:rsidRPr="00DC18FC">
-[...3 lines deleted...]
-                    <w:t xml:space="preserve">probele vor fi prelevate din 5 carcase, iar în cazul în care, în ziua sacrificării, au fost sacrificate mai puțin de 5 carcase, se vor preleva probe din </w:t>
+                  <w:r w:rsidR="0002519E" w:rsidRPr="00373789">
+                    <w:t>probele vor fi prelevate din 5 carcase, iar în cazul în care, în ziua sacrificării, au fost sacrificate mai puțin de 5 carcase, se vor preleva probe din numărul de carcase efectiv sacrificate</w:t>
                   </w:r>
-                  <w:r w:rsidR="0002519E" w:rsidRPr="00DC18FC">
-[...8 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidR="0002519E" w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
-                    <w:t>la fiecare patru săptămâni, de trei ori consecutiv </w:t>
+                    <w:t xml:space="preserve">la fiecare patru săptămâni, </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>de trei ori consecutiv </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="61A1CF34" w14:textId="5C8CD329" w:rsidR="00651719" w:rsidRPr="00296F1E" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="61A1CF34" w14:textId="5C8CD329" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Emphasis"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>Salmonella</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>: </w:t>
                   </w:r>
-                  <w:r w:rsidR="0002519E" w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                    </w:rPr>
+                  <w:r w:rsidR="0002519E" w:rsidRPr="00373789">
                     <w:t>probele vor fi prelevate din 5 carcase, iar în cazul în care, în ziua sacrificării, au fost sacrificate mai puțin de 5 carcase, se vor preleva probe din numărul de carcase efectiv sacrificate</w:t>
                   </w:r>
-                  <w:r w:rsidR="0002519E" w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidR="0002519E" w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>la fiecare patru săptămâni, de 12 ori consecutiv </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1796E166" w14:textId="77777777" w:rsidR="00651719" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="1796E166" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="FF0000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1522" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1251C1ED" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00296F1E" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="1251C1ED" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>Număr de colonii aerobe şi </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Emphasis"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>Enterobacteriaceae</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="65895997" w14:textId="5B5397B5" w:rsidR="00651719" w:rsidRPr="00296F1E" w:rsidRDefault="0002519E" w:rsidP="00651719">
+                <w:p w14:paraId="65895997" w14:textId="5B5397B5" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="0002519E" w:rsidP="00651719">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DC18FC">
-[...3 lines deleted...]
-                    <w:t xml:space="preserve">probele vor fi prelevate din 5 carcase, iar în cazul în care, în ziua sacrificării, au fost sacrificate mai puțin de 5 carcase, se vor preleva probe din </w:t>
+                  <w:r w:rsidRPr="00373789">
+                    <w:t>probele vor fi prelevate din 5 carcase, iar în cazul în care, în ziua sacrificării, au fost sacrificate mai puțin de 5 carcase, se vor preleva probe din numărul de carcase efectiv sacrificate</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00DC18FC">
-[...8 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00651719" w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidR="00651719" w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>pe trimestru</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="613EF468" w14:textId="77516243" w:rsidR="00651719" w:rsidRPr="00296F1E" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="613EF468" w14:textId="77516243" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00296F1E">
+                  <w:r w:rsidRPr="00373789">
                     <w:rPr>
                       <w:rStyle w:val="Emphasis"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Salmonella</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
-                  <w:r w:rsidR="0002519E" w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                    </w:rPr>
+                  <w:r w:rsidR="0002519E" w:rsidRPr="00373789">
                     <w:t>probele vor fi prelevate din 5 carcase, iar în cazul în care, în ziua sacrificării, au fost sacrificate mai puțin de 5 carcase, se vor preleva probe din numărul de carcase efectiv sacrificate</w:t>
                   </w:r>
-                  <w:r w:rsidR="0002519E" w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidR="0002519E" w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00296F1E">
-[...1 lines deleted...]
-                      <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:r w:rsidRPr="00373789">
+                    <w:rPr>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                     </w:rPr>
                     <w:t>pe trimestru</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="473331F7" w14:textId="77777777" w:rsidR="00651719" w:rsidRDefault="00651719" w:rsidP="00651719">
+                <w:p w14:paraId="473331F7" w14:textId="77777777" w:rsidR="00651719" w:rsidRPr="00373789" w:rsidRDefault="00651719" w:rsidP="00651719">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="FF0000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="2D6E7B98" w14:textId="77777777" w:rsidR="00DC18FC" w:rsidRPr="004D6D8A" w:rsidRDefault="00DC18FC" w:rsidP="00965980">
+          <w:p w14:paraId="2D6E7B98" w14:textId="77777777" w:rsidR="00DC18FC" w:rsidRPr="006C788F" w:rsidRDefault="00DC18FC" w:rsidP="00965980">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC18FC" w:rsidRPr="00D55A48" w14:paraId="4EEF18A1" w14:textId="77777777" w:rsidTr="00846E26">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E8C3224" w14:textId="5C6540D1" w:rsidR="00DC18FC" w:rsidRPr="004D6D8A" w:rsidRDefault="0002519E" w:rsidP="00AC4C0A">
+          <w:p w14:paraId="3E8C3224" w14:textId="15163700" w:rsidR="00DC18FC" w:rsidRPr="00373789" w:rsidRDefault="00373789" w:rsidP="00AC4C0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D05ABF">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">7. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0002519E">
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidR="0002519E" w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0002519E" w:rsidRPr="00373789">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidRPr="0002519E">
+            <w:r w:rsidR="0002519E" w:rsidRPr="00373789">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>. Abatoarele de capacitate mică funcţionează în baza certificatului de înregistrare oficială pentru siguranța alimentelor eliberate, în conformitate cu prevederile capitolului V</w:t>
             </w:r>
-            <w:r w:rsidRPr="0002519E">
+            <w:r w:rsidR="0002519E" w:rsidRPr="00373789">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="0002519E">
+            <w:r w:rsidR="0002519E" w:rsidRPr="00373789">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> din Legea nr. 306/2018 privind siguranța alimentelor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="236C6087" w14:textId="3C059648" w:rsidR="00DC18FC" w:rsidRPr="00DC18FC" w:rsidRDefault="00DC18FC" w:rsidP="00DC18FC">
+          <w:p w14:paraId="236C6087" w14:textId="3C059648" w:rsidR="00DC18FC" w:rsidRPr="00373789" w:rsidRDefault="00DC18FC" w:rsidP="00DC18FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>La punctul 30 textul ”în baza certificatului de înregistrare oficială pentru siguranța alimentelor eliberate, în conformitate cu prevederile capitolului V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> din Legea nr. 306/2018 privind siguranța alimentelor.” se substituie cu textul ”doar dacă au fost autorizate sanitar-veterinar conform </w:t>
             </w:r>
-            <w:r w:rsidR="00ED3DF0">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidR="00ED3DF0" w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">art. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC18FC">
-[...6 lines deleted...]
-              <w:t>18 din Legea nr. 221/2007 privind activitatea sanitară veterinară.”</w:t>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 din </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Legea nr. 221/2007 privind activitatea sanitară veterinară.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FBFDF88" w14:textId="18258044" w:rsidR="00DC18FC" w:rsidRPr="005511CE" w:rsidRDefault="005511CE" w:rsidP="0002519E">
+          <w:p w14:paraId="0FBFDF88" w14:textId="18258044" w:rsidR="00DC18FC" w:rsidRPr="00373789" w:rsidRDefault="005511CE" w:rsidP="0002519E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005511CE">
+            <w:r w:rsidRPr="00373789">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>’’</w:t>
             </w:r>
-            <w:r w:rsidRPr="005511CE">
+            <w:r w:rsidRPr="00373789">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">30. </w:t>
             </w:r>
-            <w:r w:rsidRPr="005511CE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Abatoarele de capacitate mică funcţionează</w:t>
             </w:r>
-            <w:r w:rsidRPr="005511CE">
+            <w:r w:rsidRPr="00373789">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005511CE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">doar dacă au fost autorizate sanitar-veterinar conform </w:t>
             </w:r>
-            <w:r w:rsidR="00ED3DF0">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidR="00ED3DF0" w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">art. </w:t>
             </w:r>
-            <w:r w:rsidRPr="005511CE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18 din Legea nr. 221/2007 privind activitatea sanitară veterinară.</w:t>
             </w:r>
-            <w:r w:rsidRPr="005511CE">
+            <w:r w:rsidRPr="00373789">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>’’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00373789" w:rsidRPr="00D55A48" w14:paraId="335DB8EA" w14:textId="77777777" w:rsidTr="00846E26">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36D556E6" w14:textId="5C39954E" w:rsidR="00373789" w:rsidRPr="00373789" w:rsidRDefault="00373789" w:rsidP="00373789">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>. Producătorii de ouă care produc în cantități mici pot livra ouă pe piața locală dacă sunt înregistrați de către Agenția Națională pentru Siguranța Alimentelor, au fost aprobați și au primit un număr de înregistrare (codul producătorului) în conformitate cu prevederile Normei sanitar-veterinare privind comercializarea ouălor pentru consum uman, aprobate prin Hotărârea Guvernului nr. 1208/2008.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31737638" w14:textId="4363BD6F" w:rsidR="00373789" w:rsidRPr="001E6817" w:rsidRDefault="001E6817" w:rsidP="00DC18FC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E6817">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la punctul 86, textul </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6817">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:eastAsia="ro-RO"/>
-[...1 lines deleted...]
-              <w:t>’’</w:t>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6817">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Normei sanitar-veterinare privind comercializarea ouălor pentru consum uman, aprobate prin Hotărârea Guvernului nr. 1208/2008</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6817">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” se substituie cu textul </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6817">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>„Regulil</w:t>
+            </w:r>
+            <w:r w:rsidR="004B0B38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6817">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> privind comercializarea ouălor pentru consum uman, aprobate prin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6817">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Hotărârea Guvernului nr. 164/2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6817">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>”.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="358B12D1" w14:textId="7D759824" w:rsidR="00373789" w:rsidRPr="001E6817" w:rsidRDefault="001E6817" w:rsidP="0002519E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B0B38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00373789">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6817">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Producătorii de ouă care produc în cantități mici pot livra ouă pe piața locală dacă sunt înregistrați de către Agenția Națională pentru Siguranța Alimentelor, au fost aprobați și au primit un număr de înregistrare (codul producătorului) în conformitate cu prevederile</w:t>
+            </w:r>
+            <w:r w:rsidR="004B0B38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Regulilor </w:t>
+            </w:r>
+            <w:r w:rsidR="004B0B38" w:rsidRPr="001E6817">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t xml:space="preserve">privind comercializarea ouălor pentru consum uman, aprobate prin </w:t>
+            </w:r>
+            <w:r w:rsidR="004B0B38" w:rsidRPr="001E6817">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Hotărârea Guvernului nr. 164/2026</w:t>
+            </w:r>
+            <w:r w:rsidR="004B0B38" w:rsidRPr="001E6817">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>”.</w:t>
+            </w:r>
+            <w:r w:rsidR="004B0B38" w:rsidRPr="004B0B38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC18FC" w:rsidRPr="00D55A48" w14:paraId="2D88A241" w14:textId="77777777" w:rsidTr="00846E26">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23AB25E6" w14:textId="1E837575" w:rsidR="00DC18FC" w:rsidRPr="00EC04A8" w:rsidRDefault="00EC04A8" w:rsidP="00AC4C0A">
+          <w:p w14:paraId="23AB25E6" w14:textId="4377FF70" w:rsidR="00DC18FC" w:rsidRPr="00AB68C3" w:rsidRDefault="00AB68C3" w:rsidP="00AC4C0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC04A8">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00AB68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BB28E0">
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC04A8" w:rsidRPr="00AB68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC04A8" w:rsidRPr="00AB68C3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>Prevedere inexistentă</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FFE6373" w14:textId="02A8E4DA" w:rsidR="00983E72" w:rsidRPr="00983E72" w:rsidRDefault="00983E72" w:rsidP="00983E72">
+          <w:p w14:paraId="2FFE6373" w14:textId="03F2778C" w:rsidR="00983E72" w:rsidRPr="00791BB3" w:rsidRDefault="00983E72" w:rsidP="00983E72">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00983E72">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se completează cu punctul </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB68C3" w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
-            <w:r w:rsidR="00BB28E0">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidR="00BB28E0" w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00983E72">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>cu următorul cuprins</w:t>
             </w:r>
-            <w:r w:rsidRPr="00983E72">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D9A64B" w14:textId="436544B7" w:rsidR="00DC18FC" w:rsidRPr="00983E72" w:rsidRDefault="00983E72" w:rsidP="00983E72">
+          <w:p w14:paraId="77D9A64B" w14:textId="04043E33" w:rsidR="00DC18FC" w:rsidRPr="000B63F2" w:rsidRDefault="00791BB3" w:rsidP="000B63F2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00983E72">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00983E72">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> . Micii producători de ouă destinate consumului uman nu sunt obligați să aplice pe ambalaj informația privind mărimea ouălor, cu condiția ca greutatea minimă a acestora să fie indicată în grame pe partea exterioară a ambalajului, însoțită de mențiunea echivalentă cu «Ouă de calibre diferite».”</w:t>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pentru ouăle comestibile de calibre diferite care sunt ambalate în același ambalaj pe partea exterioară a ambalajului se va indica mențiunea </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>«Ouă de calibre diferite».”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73CD7EDC" w14:textId="2288C27B" w:rsidR="00DC18FC" w:rsidRPr="004D6D8A" w:rsidRDefault="00BB28E0" w:rsidP="00BB28E0">
+          <w:p w14:paraId="21CB0179" w14:textId="77777777" w:rsidR="000B63F2" w:rsidRPr="00791BB3" w:rsidRDefault="000B63F2" w:rsidP="000B63F2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pentru ouăle comestibile de calibre diferite care sunt ambalate în același ambalaj pe partea exterioară a ambalajului se va indica mențiunea </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>«Ouă de calibre diferite».”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73CD7EDC" w14:textId="2D474266" w:rsidR="00DC18FC" w:rsidRPr="000B63F2" w:rsidRDefault="00DC18FC" w:rsidP="00BB28E0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD" w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B63F2" w:rsidRPr="00D55A48" w14:paraId="00F59E71" w14:textId="77777777" w:rsidTr="00846E26">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16103941" w14:textId="7A75A8A2" w:rsidR="000B63F2" w:rsidRPr="00AC79ED" w:rsidRDefault="000B63F2" w:rsidP="00A95483">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="317"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00983E72">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00AC79ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Prevedere inexistentă</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="696B8DC7" w14:textId="77777777" w:rsidR="00E64A10" w:rsidRPr="00E64A10" w:rsidRDefault="00E64A10" w:rsidP="00E64A10">
+            <w:pPr>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">se completează cu punctul </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> . Micii producători de ouă destinate consumului uman nu sunt obligați să aplice pe ambalaj informația privind mărimea ouălor, cu condiția ca greutatea minimă a acestora să fie indicată în grame pe partea exterioară a ambalajului, însoțită de mențiunea echivalentă cu «Ouă de calibre diferite».”</w:t>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cu următorul cuprins:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2AF5D7" w14:textId="77777777" w:rsidR="00E64A10" w:rsidRPr="00E64A10" w:rsidRDefault="00E64A10" w:rsidP="00E64A10">
+            <w:pPr>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>În cazul în care ouăle sunt vândute în vrac, trebuie comunicate consumatorilor, vizibile cu ușurință și perfect lizibile, următoarele informații:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31261E2F" w14:textId="77777777" w:rsidR="00E64A10" w:rsidRPr="00E64A10" w:rsidRDefault="00E64A10" w:rsidP="00E64A10">
+            <w:pPr>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> denumirea produsului;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E60CC30" w14:textId="77777777" w:rsidR="00E64A10" w:rsidRPr="00E64A10" w:rsidRDefault="00E64A10" w:rsidP="00E64A10">
+            <w:pPr>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>  data de expirare (ouăle trebuie livrate consumatorului în termen de cel mult 21 de zile de la ouat);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0286227C" w14:textId="77777777" w:rsidR="00E64A10" w:rsidRPr="00E64A10" w:rsidRDefault="00E64A10" w:rsidP="00E64A10">
+            <w:pPr>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> numele, prenumele sau denumirea producătorului și adresa producătorului </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07713215" w14:textId="7B87559E" w:rsidR="000B63F2" w:rsidRPr="00E64A10" w:rsidRDefault="00E64A10" w:rsidP="00E64A10">
+            <w:pPr>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Mențiunile prevăzute la pct.89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sunt înscrise pe un afiș, anunț, broșură, sau în altă formă și se plasează într-un loc vizibil și accesibil consumatorilor.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06289649" w14:textId="77777777" w:rsidR="00C05D44" w:rsidRPr="00E64A10" w:rsidRDefault="00C05D44" w:rsidP="00C05D44">
+            <w:pPr>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>În cazul în care ouăle sunt vândute în vrac, trebuie comunicate consumatorilor, vizibile cu ușurință și perfect lizibile, următoarele informații:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E1A2477" w14:textId="77777777" w:rsidR="00C05D44" w:rsidRPr="00E64A10" w:rsidRDefault="00C05D44" w:rsidP="00C05D44">
+            <w:pPr>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> denumirea produsului;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BF5E10B" w14:textId="77777777" w:rsidR="00C05D44" w:rsidRPr="00E64A10" w:rsidRDefault="00C05D44" w:rsidP="00C05D44">
+            <w:pPr>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>  data de expirare (ouăle trebuie livrate consumatorului în termen de cel mult 21 de zile de la ouat);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C7277C" w14:textId="77777777" w:rsidR="00C05D44" w:rsidRPr="00E64A10" w:rsidRDefault="00C05D44" w:rsidP="00C05D44">
+            <w:pPr>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> numele, prenumele sau denumirea producătorului și adresa producătorului </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9AFD56" w14:textId="53F801D4" w:rsidR="000B63F2" w:rsidRPr="00791BB3" w:rsidRDefault="00C05D44" w:rsidP="00C05D44">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mențiunile prevăzute la pct.89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sunt înscrise pe un afiș, anunț, broșură, sau în altă formă și </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>se plasează într-un loc vizibil și accesibil consumatorilor.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0026261A" w:rsidRPr="00D55A48" w14:paraId="51A0AAB0" w14:textId="77777777" w:rsidTr="00846E26">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65EBB895" w14:textId="4A1A7991" w:rsidR="0026261A" w:rsidRPr="0076280A" w:rsidRDefault="0076280A" w:rsidP="0076280A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00323756">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>90.1. o zonă pentru sortarea, etichetarea și ambalarea ouălor;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F150A04" w14:textId="5C9A7342" w:rsidR="0026261A" w:rsidRPr="0026261A" w:rsidRDefault="0026261A" w:rsidP="0026261A">
+            <w:pPr>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026261A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026261A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a punctul 90.1. după cuvintele </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026261A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026261A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>o zonă pentru sortarea</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026261A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>” se completează cu cuvintele „pe categorii de calitate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026261A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>’’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="052E05C9" w14:textId="27B4AA1A" w:rsidR="0026261A" w:rsidRPr="00D43377" w:rsidRDefault="00323756" w:rsidP="00C05D44">
+            <w:pPr>
+              <w:ind w:right="-85"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43377">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43377" w:rsidRPr="00D43377">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>90.1. o zonă pentru sortarea</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43377" w:rsidRPr="00D43377">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pe categorii de calitate</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43377" w:rsidRPr="00D43377">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>, etichetarea și ambalarea ouălor;</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43377" w:rsidRPr="00D43377">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC0D47" w:rsidRPr="00D55A48" w14:paraId="2A8221DE" w14:textId="77777777" w:rsidTr="00846E26">
         <w:trPr>
           <w:trHeight w:val="2782"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17ED5CAF" w14:textId="35A1A418" w:rsidR="00AC4C0A" w:rsidRPr="00426CFD" w:rsidRDefault="00AC0D47" w:rsidP="00426CFD">
+          <w:p w14:paraId="17ED5CAF" w14:textId="35A1A418" w:rsidR="00AC4C0A" w:rsidRPr="00541E51" w:rsidRDefault="00AC0D47" w:rsidP="00426CFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="22" w:firstLine="142"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00426CFD">
+            <w:r w:rsidRPr="00541E51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Anexa nr.3 </w:t>
             </w:r>
-            <w:r w:rsidR="00AC4C0A" w:rsidRPr="00426CFD">
+            <w:r w:rsidR="00AC4C0A" w:rsidRPr="00541E51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>la Hotărârea Guvernului nr.6/2025 la Cerințe privind producerea şi comercializarea cu amănuntul a produselor alimentare de origine nonanimală în cantităţi mici</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="318AE759" w14:textId="173CF0C4" w:rsidR="00AC0D47" w:rsidRPr="00426CFD" w:rsidRDefault="00AC0D47" w:rsidP="00AC0D47">
+          <w:p w14:paraId="318AE759" w14:textId="173CF0C4" w:rsidR="00AC0D47" w:rsidRPr="00541E51" w:rsidRDefault="00AC0D47" w:rsidP="00AC0D47">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="22"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00426CFD">
+            <w:r w:rsidRPr="00541E51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">La tabelul 1, la rândul 13 și 14, </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="4468" w:type="pct"/>
               <w:jc w:val="center"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="408"/>
               <w:gridCol w:w="1924"/>
               <w:gridCol w:w="1570"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00426CFD" w:rsidRPr="00426CFD" w14:paraId="6E1977FA" w14:textId="77777777" w:rsidTr="00D55A48">
+            <w:tr w:rsidR="00541E51" w:rsidRPr="00541E51" w14:paraId="6E1977FA" w14:textId="77777777" w:rsidTr="00D55A48">
               <w:trPr>
                 <w:trHeight w:val="541"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="408" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="24" w:type="dxa"/>
                     <w:left w:w="48" w:type="dxa"/>
                     <w:bottom w:w="24" w:type="dxa"/>
                     <w:right w:w="48" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1FEEFE3D" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00426CFD" w:rsidRDefault="00E649DB" w:rsidP="00E649DB">
+                <w:p w14:paraId="1FEEFE3D" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00541E51" w:rsidRDefault="00E649DB" w:rsidP="00E649DB">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>13.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1924" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="24" w:type="dxa"/>
                     <w:left w:w="48" w:type="dxa"/>
                     <w:bottom w:w="24" w:type="dxa"/>
                     <w:right w:w="48" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2E9C1E3D" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00426CFD" w:rsidRDefault="00E649DB" w:rsidP="00E649DB">
+                <w:p w14:paraId="2E9C1E3D" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00541E51" w:rsidRDefault="00E649DB" w:rsidP="00E649DB">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>Seminţe oleaginoase</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1570" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="24" w:type="dxa"/>
                     <w:left w:w="48" w:type="dxa"/>
                     <w:bottom w:w="24" w:type="dxa"/>
                     <w:right w:w="48" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3640C6DA" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00426CFD" w:rsidRDefault="00E649DB" w:rsidP="00E649DB">
+                <w:p w14:paraId="3640C6DA" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00541E51" w:rsidRDefault="00E649DB" w:rsidP="00E649DB">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>până la 1 000 kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00426CFD" w:rsidRPr="00426CFD" w14:paraId="337B5E67" w14:textId="77777777" w:rsidTr="00D55A48">
+            <w:tr w:rsidR="00541E51" w:rsidRPr="00541E51" w14:paraId="337B5E67" w14:textId="77777777" w:rsidTr="00D55A48">
               <w:trPr>
                 <w:trHeight w:val="541"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="408" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="24" w:type="dxa"/>
                     <w:left w:w="48" w:type="dxa"/>
                     <w:bottom w:w="24" w:type="dxa"/>
                     <w:right w:w="48" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="621CA967" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00426CFD" w:rsidRDefault="00E649DB" w:rsidP="00E649DB">
+                <w:p w14:paraId="621CA967" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00541E51" w:rsidRDefault="00E649DB" w:rsidP="00E649DB">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>14.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1924" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="24" w:type="dxa"/>
                     <w:left w:w="48" w:type="dxa"/>
                     <w:bottom w:w="24" w:type="dxa"/>
                     <w:right w:w="48" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="009BD0BA" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00426CFD" w:rsidRDefault="00E649DB" w:rsidP="00E649DB">
+                <w:p w14:paraId="009BD0BA" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00541E51" w:rsidRDefault="00E649DB" w:rsidP="00E649DB">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>Cereale</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1570" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="24" w:type="dxa"/>
                     <w:left w:w="48" w:type="dxa"/>
                     <w:bottom w:w="24" w:type="dxa"/>
                     <w:right w:w="48" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="74A33028" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00426CFD" w:rsidRDefault="00E649DB" w:rsidP="00E649DB">
+                <w:p w14:paraId="74A33028" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00541E51" w:rsidRDefault="00E649DB" w:rsidP="00E649DB">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>până la 1 000 kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="106ABDB1" w14:textId="77777777" w:rsidR="00E649DB" w:rsidRPr="00D55A48" w:rsidRDefault="00E649DB" w:rsidP="00AC0D47">
+          <w:p w14:paraId="38DA0644" w14:textId="77777777" w:rsidR="00AC0D47" w:rsidRPr="006C3D73" w:rsidRDefault="00AC0D47" w:rsidP="006C3D73">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="22"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38DA0644" w14:textId="77777777" w:rsidR="00AC0D47" w:rsidRPr="00D55A48" w:rsidRDefault="00AC0D47" w:rsidP="00AC0D47">
-[...13 lines deleted...]
-          <w:p w14:paraId="47E4DC16" w14:textId="77777777" w:rsidR="00AC0D47" w:rsidRPr="00D55A48" w:rsidRDefault="00AC0D47" w:rsidP="00B87145">
+          <w:p w14:paraId="47E4DC16" w14:textId="77777777" w:rsidR="00AC0D47" w:rsidRPr="006C788F" w:rsidRDefault="00AC0D47" w:rsidP="00B87145">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D795DB7" w14:textId="77777777" w:rsidR="00806740" w:rsidRPr="00806740" w:rsidRDefault="00806740" w:rsidP="00806740">
+          <w:p w14:paraId="4D795DB7" w14:textId="2C4052CA" w:rsidR="00806740" w:rsidRPr="00541E51" w:rsidRDefault="000D70BA" w:rsidP="000D70BA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00806740">
+            <w:r w:rsidRPr="00541E51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00806740">
+              <w:t>în tabelul 1 din anexa nr. 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00806740" w:rsidRPr="00541E51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00541E51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pozițiile 13 și 14 vor avea următorul cuprins</w:t>
+            </w:r>
+            <w:r w:rsidR="00806740" w:rsidRPr="00541E51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="667"/>
               <w:gridCol w:w="2410"/>
               <w:gridCol w:w="1870"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00806740" w:rsidRPr="00806740" w14:paraId="64CE10EB" w14:textId="77777777" w:rsidTr="00806740">
+            <w:tr w:rsidR="00541E51" w:rsidRPr="00541E51" w14:paraId="64CE10EB" w14:textId="77777777" w:rsidTr="00806740">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="674" w:type="pct"/>
                 </w:tcPr>
-                <w:p w14:paraId="440D128B" w14:textId="77777777" w:rsidR="00806740" w:rsidRPr="00806740" w:rsidRDefault="00806740" w:rsidP="00806740">
+                <w:p w14:paraId="440D128B" w14:textId="77777777" w:rsidR="00806740" w:rsidRPr="00541E51" w:rsidRDefault="00806740" w:rsidP="00806740">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00806740">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>13.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2436" w:type="pct"/>
                 </w:tcPr>
-                <w:p w14:paraId="448D28E6" w14:textId="77777777" w:rsidR="00806740" w:rsidRPr="00806740" w:rsidRDefault="00806740" w:rsidP="00806740">
+                <w:p w14:paraId="448D28E6" w14:textId="77777777" w:rsidR="00806740" w:rsidRPr="00541E51" w:rsidRDefault="00806740" w:rsidP="00806740">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="00806740">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>Semințe</w:t>
+                    <w:t>Semințe oleaginoase</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
-[...19 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="pct"/>
                 </w:tcPr>
-                <w:p w14:paraId="7666E78D" w14:textId="77777777" w:rsidR="00806740" w:rsidRPr="00806740" w:rsidRDefault="00806740" w:rsidP="00806740">
+                <w:p w14:paraId="7666E78D" w14:textId="77777777" w:rsidR="00806740" w:rsidRPr="00541E51" w:rsidRDefault="00806740" w:rsidP="00806740">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="00806740">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>până</w:t>
+                    <w:t>până la 10 000 kg</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
-                  <w:r w:rsidRPr="00806740">
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00541E51" w:rsidRPr="00541E51" w14:paraId="60AB1907" w14:textId="77777777" w:rsidTr="00806740">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="674" w:type="pct"/>
+                </w:tcPr>
+                <w:p w14:paraId="506BFB96" w14:textId="77777777" w:rsidR="00806740" w:rsidRPr="00541E51" w:rsidRDefault="00806740" w:rsidP="00806740">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> la 10 000 kg</w:t>
-[...18 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00806740">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>14.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2436" w:type="pct"/>
                 </w:tcPr>
-                <w:p w14:paraId="599F78C4" w14:textId="77777777" w:rsidR="00806740" w:rsidRPr="00806740" w:rsidRDefault="00806740" w:rsidP="00806740">
+                <w:p w14:paraId="599F78C4" w14:textId="77777777" w:rsidR="00806740" w:rsidRPr="00541E51" w:rsidRDefault="00806740" w:rsidP="00806740">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00806740">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Cereale</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1890" w:type="pct"/>
                 </w:tcPr>
-                <w:p w14:paraId="55E8D7C9" w14:textId="77777777" w:rsidR="00806740" w:rsidRPr="00806740" w:rsidRDefault="00806740" w:rsidP="00806740">
+                <w:p w14:paraId="55E8D7C9" w14:textId="77777777" w:rsidR="00806740" w:rsidRPr="00541E51" w:rsidRDefault="00806740" w:rsidP="00806740">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="00806740">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>până</w:t>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve"> la 10 000 kg</w:t>
+                    <w:t>până la 10 000 kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="31DC1A39" w14:textId="77777777" w:rsidR="00AC0D47" w:rsidRPr="00D55A48" w:rsidRDefault="00AC0D47" w:rsidP="000C0E6C">
+          <w:p w14:paraId="31DC1A39" w14:textId="77777777" w:rsidR="00AC0D47" w:rsidRPr="00541E51" w:rsidRDefault="00AC0D47" w:rsidP="000C0E6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A8C9DB9" w14:textId="43955FF9" w:rsidR="00D95BFC" w:rsidRPr="00426CFD" w:rsidRDefault="00AC4C0A" w:rsidP="00D95BFC">
+          <w:p w14:paraId="5A8C9DB9" w14:textId="43955FF9" w:rsidR="00D95BFC" w:rsidRPr="00541E51" w:rsidRDefault="00AC4C0A" w:rsidP="00D95BFC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="22"/>
               <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00426CFD">
+            <w:r w:rsidRPr="00541E51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Anexa nr.3 la Hotărârea Guvernului nr.6/2025 Cerințe privind producerea şi comercializarea cu amănuntul a produselor alimentare de origine nonanimală în cantităţi mici </w:t>
             </w:r>
-            <w:r w:rsidR="00D95BFC" w:rsidRPr="00426CFD">
+            <w:r w:rsidR="00D95BFC" w:rsidRPr="00541E51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">La tabelul 1, la rândul 13 și 14, </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="4917" w:type="pct"/>
               <w:jc w:val="center"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="439"/>
               <w:gridCol w:w="2050"/>
               <w:gridCol w:w="1672"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00426CFD" w:rsidRPr="00426CFD" w14:paraId="532E850D" w14:textId="77777777" w:rsidTr="00806740">
+            <w:tr w:rsidR="00541E51" w:rsidRPr="00541E51" w14:paraId="532E850D" w14:textId="77777777" w:rsidTr="00806740">
               <w:trPr>
                 <w:trHeight w:val="439"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="439" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="24" w:type="dxa"/>
                     <w:left w:w="48" w:type="dxa"/>
                     <w:bottom w:w="24" w:type="dxa"/>
                     <w:right w:w="48" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5F8BACC1" w14:textId="77777777" w:rsidR="00D95BFC" w:rsidRPr="00426CFD" w:rsidRDefault="00D95BFC" w:rsidP="00D95BFC">
+                <w:p w14:paraId="5F8BACC1" w14:textId="77777777" w:rsidR="00D95BFC" w:rsidRPr="00541E51" w:rsidRDefault="00D95BFC" w:rsidP="00D95BFC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>13.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2050" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="24" w:type="dxa"/>
                     <w:left w:w="48" w:type="dxa"/>
                     <w:bottom w:w="24" w:type="dxa"/>
                     <w:right w:w="48" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0C6F4D32" w14:textId="77777777" w:rsidR="00D95BFC" w:rsidRPr="00426CFD" w:rsidRDefault="00D95BFC" w:rsidP="00D95BFC">
+                <w:p w14:paraId="0C6F4D32" w14:textId="77777777" w:rsidR="00D95BFC" w:rsidRPr="00541E51" w:rsidRDefault="00D95BFC" w:rsidP="00D95BFC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>Seminţe oleaginoase</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1672" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="24" w:type="dxa"/>
                     <w:left w:w="48" w:type="dxa"/>
                     <w:bottom w:w="24" w:type="dxa"/>
                     <w:right w:w="48" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="24F12BEA" w14:textId="70B44ADD" w:rsidR="00D95BFC" w:rsidRPr="00426CFD" w:rsidRDefault="00D95BFC" w:rsidP="00D95BFC">
+                <w:p w14:paraId="24F12BEA" w14:textId="70B44ADD" w:rsidR="00D95BFC" w:rsidRPr="00541E51" w:rsidRDefault="00D95BFC" w:rsidP="00D95BFC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>până la 1</w:t>
                   </w:r>
-                  <w:r w:rsidR="00DF1ED5" w:rsidRPr="00426CFD">
+                  <w:r w:rsidR="00DF1ED5" w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t xml:space="preserve">0 </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>000 kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00426CFD" w:rsidRPr="00426CFD" w14:paraId="1A33503F" w14:textId="77777777" w:rsidTr="00806740">
+            <w:tr w:rsidR="00541E51" w:rsidRPr="00541E51" w14:paraId="1A33503F" w14:textId="77777777" w:rsidTr="00806740">
               <w:trPr>
                 <w:trHeight w:val="439"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="439" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="24" w:type="dxa"/>
                     <w:left w:w="48" w:type="dxa"/>
                     <w:bottom w:w="24" w:type="dxa"/>
                     <w:right w:w="48" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3AB323C8" w14:textId="77777777" w:rsidR="00D95BFC" w:rsidRPr="00426CFD" w:rsidRDefault="00D95BFC" w:rsidP="00D95BFC">
+                <w:p w14:paraId="3AB323C8" w14:textId="77777777" w:rsidR="00D95BFC" w:rsidRPr="00541E51" w:rsidRDefault="00D95BFC" w:rsidP="00D95BFC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>14.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2050" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="24" w:type="dxa"/>
                     <w:left w:w="48" w:type="dxa"/>
                     <w:bottom w:w="24" w:type="dxa"/>
                     <w:right w:w="48" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="05708441" w14:textId="77777777" w:rsidR="00D95BFC" w:rsidRPr="00426CFD" w:rsidRDefault="00D95BFC" w:rsidP="00D95BFC">
+                <w:p w14:paraId="05708441" w14:textId="77777777" w:rsidR="00D95BFC" w:rsidRPr="00541E51" w:rsidRDefault="00D95BFC" w:rsidP="00D95BFC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>Cereale</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1672" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="24" w:type="dxa"/>
                     <w:left w:w="48" w:type="dxa"/>
                     <w:bottom w:w="24" w:type="dxa"/>
                     <w:right w:w="48" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="488E67DC" w14:textId="4FA8F852" w:rsidR="00D95BFC" w:rsidRPr="00426CFD" w:rsidRDefault="00D95BFC" w:rsidP="00D95BFC">
+                <w:p w14:paraId="488E67DC" w14:textId="4FA8F852" w:rsidR="00D95BFC" w:rsidRPr="00541E51" w:rsidRDefault="00D95BFC" w:rsidP="00D95BFC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>până la 1</w:t>
                   </w:r>
-                  <w:r w:rsidR="00DF1ED5" w:rsidRPr="00426CFD">
+                  <w:r w:rsidR="00DF1ED5" w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t xml:space="preserve">0 </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00426CFD">
+                  <w:r w:rsidRPr="00541E51">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ro-RO"/>
                     </w:rPr>
                     <w:t>000 kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="63E6DB90" w14:textId="77777777" w:rsidR="00AC0D47" w:rsidRPr="00D55A48" w:rsidRDefault="00AC0D47" w:rsidP="00B87145">
+          <w:p w14:paraId="63E6DB90" w14:textId="77777777" w:rsidR="00AC0D47" w:rsidRPr="006C788F" w:rsidRDefault="00AC0D47" w:rsidP="00B87145">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
-              </w:rPr>
-[...1822 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007828E4" w:rsidRPr="00D55A48" w14:paraId="0DBC82CE" w14:textId="77777777" w:rsidTr="00D55A48">
         <w:trPr>
           <w:trHeight w:val="962"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="14235" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="584A064B" w14:textId="1C29378A" w:rsidR="007828E4" w:rsidRPr="009E4E6B" w:rsidRDefault="00A2033D" w:rsidP="006D70C8">
-[...27 lines deleted...]
-          <w:p w14:paraId="3590C403" w14:textId="37B28FF9" w:rsidR="007828E4" w:rsidRPr="00D55A48" w:rsidRDefault="007828E4" w:rsidP="00A2033D">
+          <w:p w14:paraId="584A064B" w14:textId="1C29378A" w:rsidR="007828E4" w:rsidRPr="00FE528E" w:rsidRDefault="00A2033D" w:rsidP="00FE528E">
             <w:pPr>
               <w:pStyle w:val="cb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE528E">
+              <w:t>Hotărârea Guvernului nr. 113/2025 cu privire la modificarea Hotărârii Guvernului nr. 938/2018 pentru aprobarea Regulamentului privind modul de trecere a frontierei de stat a mărfurilor supuse controlului de către Agenția Națională pentru Siguranța Alimentelor</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC4C0A" w:rsidRPr="00FE528E">
+              <w:t xml:space="preserve"> (Monitorul Oficial al Republicii Moldova, 2025, nr. 139-142, art. 144)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3590C403" w14:textId="37B28FF9" w:rsidR="007828E4" w:rsidRPr="006C788F" w:rsidRDefault="007828E4" w:rsidP="00A2033D">
+            <w:pPr>
+              <w:pStyle w:val="cb"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
                 <w:bCs w:val="0"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C72084" w:rsidRPr="00D55A48" w14:paraId="368AF9FF" w14:textId="77777777" w:rsidTr="00846E26">
+      <w:tr w:rsidR="00C72084" w:rsidRPr="00D55A48" w14:paraId="368AF9FF" w14:textId="77777777" w:rsidTr="00002DA3">
         <w:trPr>
-          <w:trHeight w:val="1413"/>
+          <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70A9C79B" w14:textId="5D57D909" w:rsidR="00C72084" w:rsidRPr="004D6D8A" w:rsidRDefault="00AC4C0A" w:rsidP="00622901">
+          <w:p w14:paraId="70A9C79B" w14:textId="5D57D909" w:rsidR="00C72084" w:rsidRPr="001702FE" w:rsidRDefault="00AC4C0A" w:rsidP="00622901">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="22" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00622901">
+            <w:r w:rsidRPr="001702FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Prezenta hotărâre intră în vigoare la data de 8 mai 2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D20964" w14:textId="2285A80A" w:rsidR="00A2033D" w:rsidRPr="00A1145B" w:rsidRDefault="00A2033D" w:rsidP="00A2033D">
+          <w:p w14:paraId="27D20964" w14:textId="2285A80A" w:rsidR="00A2033D" w:rsidRPr="001702FE" w:rsidRDefault="00A2033D" w:rsidP="00A2033D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
               <w:spacing w:line="253" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A1145B">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>Punctul 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A1145B">
+            <w:r w:rsidRPr="001702FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A1145B">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t xml:space="preserve"> va avea următorul cuprins:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FBF0AC2" w14:textId="77777777" w:rsidR="00A2033D" w:rsidRPr="00A1145B" w:rsidRDefault="00A2033D" w:rsidP="00A2033D">
+          <w:p w14:paraId="3C5B70AE" w14:textId="14D18538" w:rsidR="00C72084" w:rsidRPr="00002DA3" w:rsidRDefault="00A2033D" w:rsidP="00002DA3">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
               <w:spacing w:line="253" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A1145B">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>„</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A1145B">
+            <w:r w:rsidRPr="001702FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A1145B">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
-              <w:t> Anexele nr. 2 și nr. 3 intră în vigoare la data intrării în vigoare a Legii nr. 82/2024 privind controalele oficiale în domeniul agroalimentar.”</w:t>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Subpct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 1.8 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>ce</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>ține</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>completarea</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>anexele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nr. 2 și nr. 3 intră în vigoare la data intrării în vigoare a Legii nr. 82/2024 privind controalele oficiale în domeniul agroalimentar.”</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3482D970" w14:textId="77777777" w:rsidR="00A2033D" w:rsidRPr="00622901" w:rsidRDefault="00A2033D" w:rsidP="00A2033D">
+          <w:p w14:paraId="1AFEA84B" w14:textId="44ECB0C5" w:rsidR="00C72084" w:rsidRPr="00002DA3" w:rsidRDefault="00A2033D" w:rsidP="00002DA3">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FDFCFA"/>
               <w:spacing w:line="253" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00622901">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>„</w:t>
             </w:r>
-            <w:r w:rsidRPr="00622901">
+            <w:r w:rsidRPr="001702FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00622901">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ro-RO"/>
               </w:rPr>
-              <w:t> Anexele nr. 2 și nr. 3 intră în vigoare la data intrării în vigoare a Legii nr. 82/2024 privind controalele oficiale în domeniul agroalimentar.”</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>Subpct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 1.8 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>ce</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>ține</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>completarea</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0008408A" w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t>anexele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001702FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nr. 2 și nr. 3 intră în vigoare la data intrării în vigoare a Legii nr. 82/2024 privind controalele oficiale în domeniul agroalimentar.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3A44" w:rsidRPr="00D55A48" w14:paraId="33DBF80C" w14:textId="77777777" w:rsidTr="00D55A48">
-[...243 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="75EF0C94" w14:textId="075C40FA" w:rsidR="00321168" w:rsidRPr="00321168" w:rsidRDefault="00321168" w:rsidP="00321168">
-[...15 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="01BC17F8" w14:textId="73AE5EF5" w:rsidR="00D038E9" w:rsidRPr="00D55A48" w:rsidRDefault="00D038E9" w:rsidP="006C3D73">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2350"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D038E9" w:rsidRPr="00D55A48" w:rsidSect="004E2EA5">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7B3D365A" w14:textId="77777777" w:rsidR="00C71F76" w:rsidRDefault="00C71F76" w:rsidP="00D14C76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1C69663D" w14:textId="77777777" w:rsidR="00C71F76" w:rsidRDefault="00C71F76" w:rsidP="00D14C76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Serif">
-    <w:altName w:val="PT Serif"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="290E0B59" w14:textId="77777777" w:rsidR="00C71F76" w:rsidRDefault="00C71F76" w:rsidP="00D14C76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="215EB064" w14:textId="77777777" w:rsidR="00C71F76" w:rsidRDefault="00C71F76" w:rsidP="00D14C76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E2D163E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6960F59C"/>
     <w:lvl w:ilvl="0" w:tplc="1DFCB4F8">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="382" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08180019" w:tentative="1">
       <w:start w:val="1"/>
@@ -9255,50 +8422,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4702" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08180019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5422" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0818001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6142" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ED359C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5002E14"/>
+    <w:lvl w:ilvl="0" w:tplc="0818000F">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08180019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0818001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0818000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08180019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0818001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0818000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08180019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0818001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16BB35EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EFEAACA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
@@ -9378,51 +8634,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29CF21AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D1E52C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -9500,51 +8756,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="321755E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7980BA74"/>
     <w:lvl w:ilvl="0" w:tplc="A462B916">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04180019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9591,51 +8847,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04180019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0418001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33394551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5296DD36"/>
     <w:lvl w:ilvl="0" w:tplc="0C2C7566">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08180019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9682,51 +8938,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08180019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0818001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38BF4038"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CF20B316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="246" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
@@ -9804,51 +9060,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2484" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2958" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DF44176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C26C4E16"/>
     <w:lvl w:ilvl="0" w:tplc="352C69F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04180019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9895,51 +9151,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04180019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0418001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58602882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A22C2048"/>
     <w:lvl w:ilvl="0" w:tplc="F314CDD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08180019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -9989,51 +9245,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08180019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0818001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AF65C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="910AD8C6"/>
     <w:lvl w:ilvl="0" w:tplc="B80ADD48">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04180019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10079,51 +9335,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04180019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0418001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67254616"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB84A82E"/>
+    <w:lvl w:ilvl="0" w:tplc="0818000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="742" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08180019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1462" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0818001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2182" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0818000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2902" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08180019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3622" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0818001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4342" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0818000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5062" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08180019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5782" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0818001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6502" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="686711D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D1E52C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -10201,51 +9543,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74497380"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F86611E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="675" w:hanging="675"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -10315,51 +9657,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75557D9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EFD21570"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="675" w:hanging="675"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -10430,198 +9772,260 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2430" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...11 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="106"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF47E1"/>
+    <w:rsid w:val="00002DA3"/>
     <w:rsid w:val="0002519E"/>
     <w:rsid w:val="00044EB6"/>
+    <w:rsid w:val="000478A5"/>
+    <w:rsid w:val="0008408A"/>
     <w:rsid w:val="000B63B9"/>
+    <w:rsid w:val="000B63F2"/>
     <w:rsid w:val="000C0E6C"/>
+    <w:rsid w:val="000C70E3"/>
+    <w:rsid w:val="000D70BA"/>
+    <w:rsid w:val="0010001A"/>
     <w:rsid w:val="00153739"/>
+    <w:rsid w:val="001702FE"/>
     <w:rsid w:val="0018168B"/>
+    <w:rsid w:val="001E6817"/>
+    <w:rsid w:val="0026261A"/>
     <w:rsid w:val="00294F1D"/>
     <w:rsid w:val="00296F1E"/>
     <w:rsid w:val="002B31CD"/>
+    <w:rsid w:val="002F414B"/>
     <w:rsid w:val="002F4469"/>
     <w:rsid w:val="003146FB"/>
     <w:rsid w:val="00321168"/>
+    <w:rsid w:val="00323756"/>
     <w:rsid w:val="0034143B"/>
+    <w:rsid w:val="00373789"/>
     <w:rsid w:val="00384260"/>
     <w:rsid w:val="003A7B62"/>
+    <w:rsid w:val="003B5B98"/>
     <w:rsid w:val="003F5579"/>
     <w:rsid w:val="00426CFD"/>
+    <w:rsid w:val="00437F22"/>
+    <w:rsid w:val="004B0B38"/>
     <w:rsid w:val="004B3A44"/>
     <w:rsid w:val="004B50B5"/>
     <w:rsid w:val="004D2BBF"/>
     <w:rsid w:val="004D6D8A"/>
     <w:rsid w:val="004E2EA5"/>
     <w:rsid w:val="00514BEF"/>
     <w:rsid w:val="00522DDF"/>
+    <w:rsid w:val="00541E51"/>
     <w:rsid w:val="005511CE"/>
     <w:rsid w:val="0055179D"/>
     <w:rsid w:val="00573D9F"/>
     <w:rsid w:val="005A3EF5"/>
+    <w:rsid w:val="005B1288"/>
+    <w:rsid w:val="005C2963"/>
     <w:rsid w:val="005C6396"/>
+    <w:rsid w:val="005C7FA3"/>
     <w:rsid w:val="005D7188"/>
     <w:rsid w:val="00622901"/>
+    <w:rsid w:val="00634F29"/>
     <w:rsid w:val="00651719"/>
     <w:rsid w:val="006717B9"/>
     <w:rsid w:val="006A7583"/>
+    <w:rsid w:val="006C3D73"/>
+    <w:rsid w:val="006C788F"/>
     <w:rsid w:val="006D70C8"/>
     <w:rsid w:val="006F708C"/>
     <w:rsid w:val="00722649"/>
     <w:rsid w:val="007304F6"/>
+    <w:rsid w:val="0076280A"/>
     <w:rsid w:val="007828E4"/>
+    <w:rsid w:val="00791BB3"/>
     <w:rsid w:val="007C464E"/>
     <w:rsid w:val="007F4A4E"/>
+    <w:rsid w:val="007F6DEF"/>
     <w:rsid w:val="00806740"/>
     <w:rsid w:val="008105C9"/>
     <w:rsid w:val="00813440"/>
     <w:rsid w:val="00846E26"/>
     <w:rsid w:val="00873D60"/>
     <w:rsid w:val="0088233C"/>
     <w:rsid w:val="0088467B"/>
     <w:rsid w:val="008A0831"/>
     <w:rsid w:val="008D7917"/>
     <w:rsid w:val="008F1441"/>
     <w:rsid w:val="00917161"/>
     <w:rsid w:val="00944EDB"/>
+    <w:rsid w:val="00946DC8"/>
     <w:rsid w:val="00965980"/>
     <w:rsid w:val="00983E72"/>
     <w:rsid w:val="009E4E6B"/>
     <w:rsid w:val="009F1AD8"/>
     <w:rsid w:val="009F7149"/>
+    <w:rsid w:val="009F7B86"/>
     <w:rsid w:val="00A1145B"/>
     <w:rsid w:val="00A2033D"/>
+    <w:rsid w:val="00A459BC"/>
     <w:rsid w:val="00A91080"/>
+    <w:rsid w:val="00A95483"/>
+    <w:rsid w:val="00A973D4"/>
+    <w:rsid w:val="00AB68C3"/>
     <w:rsid w:val="00AC0D47"/>
     <w:rsid w:val="00AC4C0A"/>
+    <w:rsid w:val="00AC79ED"/>
     <w:rsid w:val="00AE6BB4"/>
     <w:rsid w:val="00B176D7"/>
     <w:rsid w:val="00B24921"/>
     <w:rsid w:val="00B7490C"/>
+    <w:rsid w:val="00B861FE"/>
     <w:rsid w:val="00B87145"/>
     <w:rsid w:val="00BA4CDF"/>
     <w:rsid w:val="00BB28E0"/>
+    <w:rsid w:val="00BB71B8"/>
+    <w:rsid w:val="00BC16C8"/>
+    <w:rsid w:val="00C05D44"/>
     <w:rsid w:val="00C116C2"/>
+    <w:rsid w:val="00C46BFC"/>
+    <w:rsid w:val="00C517C7"/>
     <w:rsid w:val="00C5508C"/>
+    <w:rsid w:val="00C71F76"/>
     <w:rsid w:val="00C72084"/>
     <w:rsid w:val="00D038E9"/>
     <w:rsid w:val="00D05ABF"/>
+    <w:rsid w:val="00D14C76"/>
     <w:rsid w:val="00D27A6C"/>
     <w:rsid w:val="00D41C6E"/>
+    <w:rsid w:val="00D43377"/>
     <w:rsid w:val="00D55A48"/>
     <w:rsid w:val="00D95BFC"/>
     <w:rsid w:val="00DC18FC"/>
     <w:rsid w:val="00DC69F4"/>
+    <w:rsid w:val="00DD47E9"/>
     <w:rsid w:val="00DF1ED5"/>
     <w:rsid w:val="00E05E58"/>
     <w:rsid w:val="00E239BE"/>
     <w:rsid w:val="00E649DB"/>
+    <w:rsid w:val="00E64A10"/>
+    <w:rsid w:val="00E8297D"/>
     <w:rsid w:val="00EC04A8"/>
     <w:rsid w:val="00EC14BC"/>
     <w:rsid w:val="00ED3DF0"/>
     <w:rsid w:val="00ED4E17"/>
+    <w:rsid w:val="00ED593E"/>
     <w:rsid w:val="00EE0723"/>
     <w:rsid w:val="00EF47E1"/>
     <w:rsid w:val="00EF490D"/>
     <w:rsid w:val="00F828ED"/>
+    <w:rsid w:val="00F91470"/>
+    <w:rsid w:val="00FE528E"/>
     <w:rsid w:val="00FF1C5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ro-RO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -10693,51 +10097,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11218,50 +10622,131 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00296F1E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7B86"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009F7B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D14C76"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D14C76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D14C76"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D14C76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="280574519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="442650069">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -11431,51 +10916,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1313213637">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Temă Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11734,76 +11219,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1823</Words>
-  <Characters>10578</Characters>
+  <Words>2205</Words>
+  <Characters>12790</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>106</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titlu</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12377</CharactersWithSpaces>
+  <CharactersWithSpaces>14966</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User MAIA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>